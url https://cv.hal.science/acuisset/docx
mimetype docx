--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -904,567 +904,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New line list for the ν4 bands of the trans (790.117 cm–1) and cis (851.943 cm–1) conformers of nitrous acid (HONO): Accurate positions and absolute intensities</w:t>
+                <w:t xml:space="preserve">High resolution far-infrared synchrotron spectroscopy of 2-furfural conformers: Fundamental and hot bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrin</w:t>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manceron</w:t>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Tchana Betnga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 325, pp.109082. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (1), pp.014308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0213834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643183v1</w:t>
+                <w:t xml:space="preserve">hal-04649822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution far-infrared synchrotron spectroscopy of 2-furfural conformers: Fundamental and hot bands</w:t>
+                <w:t xml:space="preserve">New line list for the ν4 bands of the trans (790.117 cm–1) and cis (851.943 cm–1) conformers of nitrous acid (HONO): Accurate positions and absolute intensities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+                <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pirali</w:t>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Wilfried Tchana Betnga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (1), pp.014308. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 325, pp.109082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0213834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649822v1</w:t>
+                <w:t xml:space="preserve">hal-04643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biogenic organic molecule involved in the formation of secondary organic aerosols: Microwave and millimeter-wave spectroscopy of 3-methylcatechol backed by quantum chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Products and yields for the NO3 radical initiated atmospheric degradation of 2-methylfuran (2-MF, CH3–C4H3O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiujuan Wang</w:t>
+                <w:t xml:space="preserve">Fatima Al Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roca</w:t>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colwyn Bracquart</w:t>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1308, pp.138048. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 319, pp.120276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523948v1</w:t>
+                <w:t xml:space="preserve">hal-04469886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Products and yields for the NO3 radical initiated atmospheric degradation of 2-methylfuran (2-MF, CH3–C4H3O)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biogenic organic molecule involved in the formation of secondary organic aerosols: Microwave and millimeter-wave spectroscopy of 3-methylcatechol backed by quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Al Ali</w:t>
+                <w:t xml:space="preserve">Xiujuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coeur</w:t>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+                <w:t xml:space="preserve">Manuel Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Genevray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 319, pp.120276. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1308, pp.138048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469886v1</w:t>
+                <w:t xml:space="preserve">hal-04523948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new instrumentation for simultaneous terahertz and mid-infrared spectroscopy in corrosive gaseous mixtures</w:t>
               </w:r>
@@ -1476,64 +1476,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Tchana Betnga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent H. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,364 +1846,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably Stable Glassy GeS 2 Densified at 8.3 GPa: Hidden Polyamorphism, Contrasting Optical Properties, Raman and DFT Studies, and Advanced Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+                <w:t xml:space="preserve">THz cavity ring-down quantitative gas phase spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Tsiok</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Julien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c05773⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.124097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.124097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295266v1</w:t>
+                <w:t xml:space="preserve">hal-04013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz cavity ring-down quantitative gas phase spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Decker</w:t>
+                <w:t xml:space="preserve">Remarkably Stable Glassy GeS 2 Densified at 8.3 GPa: Hidden Polyamorphism, Contrasting Optical Properties, Raman and DFT Studies, and Advanced Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Tsiok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Vadim Brazhkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 253, pp.124097. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (45), pp.9850-9860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.124097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c05773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013728v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational Spectroscopy of Trans and Cis Conformers of 2-Furfural from High-Resolution Fourier Transform and QCL Infrared Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2248,295 +2248,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the chemical composition and formation mechanisms of secondary organic aerosols produced in the ozonolysis of limonene</w:t>
+                <w:t xml:space="preserve">Potentialities of Small-Size Subterahertz-Wave Spectrometers Based on Cascade Frequency Multiplication for Local Environmental Monitoring of the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence JACOB</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Genevray</w:t>
+                <w:t xml:space="preserve">Yu. Kistenev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Clety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coeur</w:t>
+                <w:t xml:space="preserve">G. Raspopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vaks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106214⟩</w:t>
+              <w:t xml:space="preserve">Radiophysics and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (10), pp.746-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11141-023-10254-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107949v1</w:t>
+                <w:t xml:space="preserve">hal-04295218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of Small-Size Subterahertz-Wave Spectrometers Based on Cascade Frequency Multiplication for Local Environmental Monitoring of the Atmosphere</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the chemical composition and formation mechanisms of secondary organic aerosols produced in the ozonolysis of limonene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Raspopin</w:t>
+                <w:t xml:space="preserve">Florence JACOB</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vaks</w:t>
+                <w:t xml:space="preserve">Cyprien Clety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiophysics and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (10), pp.746-759. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.106214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11141-023-10254-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295218v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy and DFT modelling of Tl2S-GeS2 crystals and glasses</w:t>
               </w:r>
@@ -2682,64 +2682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fertein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2790,51 +2790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Trace Atmospheric Gases at the Water–Atmosphere Interface Using Remote and Local IR Laser Gas Analysis: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. Kistenev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,291 +2905,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Spectroscopy of Methylfuran Isomers: Local vs. Global Treatments of the Internal Rotation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband super-resolution Terahertz Time domain spectroscopy applied to Gas analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dhont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27113591⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2021.3120029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688186v1</w:t>
+                <w:t xml:space="preserve">hal-03143451v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband super-resolution Terahertz Time domain spectroscopy applied to Gas analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Spectroscopy of Methylfuran Isomers: Local vs. Global Treatments of the Internal Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Peretti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.75-80. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (11), pp.3591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2021.3120029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27113591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143451v3</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of trace atmospheric gases at the “water - atmosphere” interface using remote and local laser IR gas analysis: review</w:t>
               </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (3), pp.1229. </w:t>
@@ -3426,64 +3426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular H-Bond Dynamics of Catechol Investigated by THz High-Resolution Spectroscopy of Its Low-Frequency Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3822,317 +3822,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Amplitude Torsions in Nitrotoluene Isomers Studied by Rotational Spectroscopy and Quantum Chemistry Calculations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury Thiogermanate Glasses HgS-GeS 2 : Vibrational, Macroscopic, and Electric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabath Bteich</w:t>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (32), pp.7075-7085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c03673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568655v1</w:t>
+                <w:t xml:space="preserve">hal-04290692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Thiogermanate Glasses HgS-GeS 2 : Vibrational, Macroscopic, and Electric Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+                <w:t xml:space="preserve">Large Amplitude Torsions in Nitrotoluene Isomers Studied by Rotational Spectroscopy and Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (32), pp.7075-7085. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (22), pp.2523-2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c03673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290692v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Observed Electric Field and Molecular Relaxation Times for Millimeter-Wave Chirped Pulse Instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,295 +4484,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (19), pp.194302. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.1807 - 1820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356097v1</w:t>
+                <w:t xml:space="preserve">hal-04218066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J Benmore</w:t>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (11), pp.1807 - 1820. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (19), pp.194302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218066v1</w:t>
+                <w:t xml:space="preserve">hal-02356097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz gas phase spectroscopy using a high finesse Fabry-Pérot cavity</w:t>
               </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5303,77 +5303,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Detection of Explosive Taggants: Microwave and Millimetre-Wave Gas-Phase Spectroscopies of 3-Nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 101 (11), pp.5188-5197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5822,51 +5822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the ν2 and ν5 rovibrational fundamental bands of thionyl chloride: Interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,51 +6129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.70-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6539,51 +6539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 179, pp.51-58. </w:t>
@@ -6633,103 +6633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation-vibration interactions in the spectra of polycyclic aromatic hydrocarbons: Quinoline as a test-case species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kisiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (10), pp.104310. </w:t>
@@ -6780,77 +6780,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High density terahertz frequency comb produced by coherent synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tammaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buldyreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (11), pp.1113-1126. </w:t>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (12), pp.1769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7738,51 +7738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buldyreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,51 +8156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laureyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41, pp.1050 - 1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10259,77 +10259,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR EMIE - Groupement de Recherche Edifices Moléculaires Isolés et Environnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Sobanska; Stéphane Coussan; Ha Tran, Jun 2024, Biarritz, France</w:t>
@@ -10358,51 +10358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the microsolvation of secondary organic aerosol precusors: microwave spectroscopy of nitromethoxyphenols hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10496,77 +10496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the microsolvation of secondary organic aerosol precusors: microwave spectroscopy of nitromethoxyphenols hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10746,77 +10746,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10867,77 +10867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11117,64 +11117,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from fourier transform and GCL measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11215,168 +11215,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Pech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Mélanie Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
+                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599584v1</w:t>
+                <w:t xml:space="preserve">hal-03689411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution terahertz spectroscopy of atmospheric compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11385,241 +11394,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR EMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PhLAM (Université de Lille); LPCA (Université du Littoral Côte d'Opale), Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+                <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Vindas</w:t>
+                <w:t xml:space="preserve">Cecilia Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Champaign, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689411v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROWAVE SPECTRA OF DINITROTOLUENE ISOMERS: A NEW STEP TOWARDS THE DETECTION OF EXPLOSIVE VAPORS</w:t>
               </w:r>
@@ -11631,51 +11631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11752,51 +11752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent H. Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11860,51 +11860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11955,90 +11955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12411,567 +12411,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: analytical model of the free-indiction-decay signal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Large amplitude torsions in nitrotoluene isomers studied by rotational spectroscopy and quantum chemistry calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabath Bteich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy (ISMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Urbana Champaign, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523619v1</w:t>
+                <w:t xml:space="preserve">hal-04441617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude torsions in nitrotoluene isomers studied by rotational spectroscopy and quantum chemistry calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: analytical model of the free-indiction-decay signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy (ISMS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Urbana Champaign, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2021.TE06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441617v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">HIGH-RESOLUTION GAS PHASE THz SPECTROSCOPY OF THE CATECHOL LOW FREQUENCY MODES INVOLVING AN INTRAMOLECULAR HYDROGEN BOND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Peretti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Bayoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Urbana Champaign, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465116v1</w:t>
+                <w:t xml:space="preserve">hal-04441668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH-RESOLUTION GAS PHASE THz SPECTROSCOPY OF THE CATECHOL LOW FREQUENCY MODES INVOLVING AN INTRAMOLECULAR HYDROGEN BOND</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+                <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dhont</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441668v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super resolution spectroscopy for THz-TDS: application to gas spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12979,51 +12979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buffalo, NY (virtual), United States. pp.1-2, </w:t>
@@ -13212,51 +13212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuanki Bavedila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13618,51 +13618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Belkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13752,51 +13752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM-Créteil 2019 - Journées de Spectroscopie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Créteil, France</w:t>
@@ -13877,51 +13877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Carnot de Bourgogne (ICB), Aug 2019, Dijon, France</w:t>
@@ -14097,77 +14097,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride : interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14248,51 +14248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14486,77 +14486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the detection of explosive taggants: microwave and millimeter-wave gas phase spectroscopies of 3-Nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14620,77 +14620,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14745,77 +14745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15008,64 +15008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Leo Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15116,90 +15116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution spectroscopy of SOCl2 and its isotopologues: from the microwave to the far-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th SOLEIL USER'S MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Palaiseau (Ecole Polytechnique), France</w:t>
@@ -15241,77 +15241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15392,51 +15392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15517,51 +15517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Balcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15763,342 +15763,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational spectroscopy of secondary organic aerosol precusors: prenol and trans-2-hexenal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Rotational spectroscopy of explosive taggants: study of 2,3-dimethyl 2,3-dinitrobutane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias M. Neeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744989v1</w:t>
+                <w:t xml:space="preserve">hal-04744987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational spectroscopy of explosive taggants: study of 2,3-dimethyl 2,3-dinitrobutane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Rotational spectroscopy of secondary organic aerosol precusors: prenol and trans-2-hexenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colwyn Bracquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan A. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744987v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie rotationnelle des traceurs d’explosifs : étude du 2,3 dimethyl 2,3 dinitrobutane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR EMIE - Groupement de Recherche Edifices Moléculaires Isolés et Environnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Biarritz, France</w:t>
@@ -16235,77 +16235,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational spectroscopy of trans- and cis- conformers of 2-furfural from high resolution Fourier transform and QCL infrared measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16347,103 +16347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of explosive taggant vapors from rotational spectroscopy: the case of 2,3-dimethyl-2,3-dinitrobutane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon, France</w:t>
@@ -16472,77 +16472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of atmospheric interest molecules: rotational spectroscopy of nitro-methoxyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16623,77 +16623,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fertein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
@@ -16735,77 +16735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large amplitude torsions in nitrotoluene isomers studied by rotational spectroscopy and quantum chemistry calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16856,77 +16856,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the detection of explosive taggants: microwave and millimeter-wave gas phase spectroscopies of 3-Nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17115,51 +17115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
@@ -17201,77 +17201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the v2 and v5 rovibrational fundamental bands of thionyl chloride: interplay of an evolutionary algorithm and a line by line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17326,77 +17326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm-based analysis of the rovibrational SCl2 stretching bands of thionyle chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17589,77 +17589,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Leo Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Palaiseau (Ecole Polytechnique), France</w:t>
@@ -17701,77 +17701,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride: interplay of an evolutionary algorithm and a line by line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17865,51 +17865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Colloquium of High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
@@ -18227,51 +18227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19629,51 +19629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05078997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137629" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae094b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Tchana Betnga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523948v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colwyn Bracquart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tchana Betnga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01577g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04219536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3307586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Tsiok" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Brazhkin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c05773" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04013728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.124097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspopin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11141-023-10254-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romanovskii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zherdeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856023010074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113591" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Kistenev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Romanovskii" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zherdeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15372/AOO20221002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bayoudh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123645" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1070;.&#1042;. &#1050;&#1080;&#1089;&#1090;&#1077;&#1085;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1042;. &#1058;&#1077;&#1090;&#1077;&#1085;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1058;.&#1042;. &#1057;&#1086;&#1088;&#1086;&#1082;&#1080;&#1085;&#1072;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1048;. &#1050;&#1085;&#1103;&#1079;&#1100;&#1082;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054;.&#1040;. &#1047;&#1072;&#1093;&#1072;&#1088;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/OS.2020.06.49414.46-20" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jellali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galalou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106955" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03673" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7187/41/2/13724" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Pienkina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001449" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891950v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kuuliala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN01180J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701266" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.11.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00E116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426924v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03382" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Drumel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorwirth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.03.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17H2RLBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913750" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tammaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07811j" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XCB685-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milochova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794673" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426932v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.001768" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2530" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCQGS174-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471953v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s91109039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273832v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504805v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Buldyreva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E Gordon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12RB3VJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255775v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2785-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z6JWHD2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigourd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915303v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00246-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9BZ7FKW7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0509921" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VN2SP7J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.118" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34V65LGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915311v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1570403" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826444v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1451055" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136794v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00335-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JWJ2B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915340v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00325-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMGNST3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744979v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441489v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567093" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513177v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pienkina" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TI04" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523619v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TE06" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441617v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441668v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323479v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407708v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874508" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982236v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkhodja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397159v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524021v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294793v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819502014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535329v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.TK02" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535335v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535339v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535357v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535360v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535353v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452872v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745276v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513194v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194870v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846997v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535372v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535406v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535402v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535387v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535382v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mccarthy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535245v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291097v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106758" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512897v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512900v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512899v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512896v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05078997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137629" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae094b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Tchana Betnga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109082" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colwyn Bracquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tchana Betnga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01577g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04219536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3307586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04013728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.124097" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Tsiok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Brazhkin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c05773" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11141-023-10254-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romanovskii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zherdeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856023010074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113591" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Kistenev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Romanovskii" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zherdeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15372/AOO20221002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bayoudh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123645" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1070;.&#1042;. &#1050;&#1080;&#1089;&#1090;&#1077;&#1085;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1042;. &#1058;&#1077;&#1090;&#1077;&#1085;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1058;.&#1042;. &#1057;&#1086;&#1088;&#1086;&#1082;&#1080;&#1085;&#1072;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1048;. &#1050;&#1085;&#1103;&#1079;&#1100;&#1082;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054;.&#1040;. &#1047;&#1072;&#1093;&#1072;&#1088;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/OS.2020.06.49414.46-20" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jellali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galalou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106955" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03673" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000591" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7187/41/2/13724" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Pienkina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001449" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891950v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kuuliala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN01180J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701266" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.11.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00E116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426924v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03382" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Drumel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorwirth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.03.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17H2RLBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913750" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tammaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07811j" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XCB685-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milochova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794673" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426932v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.001768" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2530" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCQGS174-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471953v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s91109039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273832v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504805v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Buldyreva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E Gordon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12RB3VJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255775v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2785-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z6JWHD2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigourd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915303v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00246-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9BZ7FKW7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0509921" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VN2SP7J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.118" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34V65LGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915311v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1570403" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826444v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1451055" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136794v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00335-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JWJ2B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915340v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00325-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMGNST3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744979v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441489v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535361v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599584v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567093" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513177v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pienkina" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TI04" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441617v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523619v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TE06" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441668v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323479v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407708v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874508" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982236v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkhodja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397159v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524021v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294793v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819502014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535329v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.TK02" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535335v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535339v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535357v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535360v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535353v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452872v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744987v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744989v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745276v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513194v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194870v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846997v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535372v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535406v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535402v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535387v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535382v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mccarthy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535245v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291097v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106758" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512897v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512900v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512899v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512896v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>