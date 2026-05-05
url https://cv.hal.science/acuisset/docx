--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -66,10150 +66,10255 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave measurements in high finesse cavity of nitro-derivatives traces: A new insight in the explosive vapor sensing</w:t>
+                <w:t xml:space="preserve">Gas-phase structure and conformational flexibility of nitroguaiacols : Rotational spectroscopy and quantum chemistry investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+                <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Simon</w:t>
+                <w:t xml:space="preserve">Jordan Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2025.137629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1351, Part 1, pp.144135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078997v1</w:t>
+                <w:t xml:space="preserve">hal-05599939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time gas phase monitoring of regulated emissions from a waste recovery center by terahertz rotational spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millimeter-wave measurements in high finesse cavity of nitro-derivatives traces: A new insight in the explosive vapor sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Decker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nhut Ngo</w:t>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (43), pp.435101. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.137629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae094b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2025.137629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329104v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity-Driven Structural Isomers in the NaCl–Ga2S3 System: Implications for Energy Storage</w:t>
+                <w:t xml:space="preserve">Real-time gas phase monitoring of regulated emissions from a waste recovery center by terahertz rotational spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+                <w:t xml:space="preserve">Jean Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+                <w:t xml:space="preserve">Eric Fertein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Usuki</w:t>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anton Sokolov</w:t>
+                <w:t xml:space="preserve">Minh Nhut Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smsc.202400371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (43), pp.435101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae094b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818039v1</w:t>
+                <w:t xml:space="preserve">hal-05329104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redécouvrir l’université. Quelques exemples d’une stratégie de formation et d’innovation concertée entre les universités de Picardie Jules Verne, d’Artois et du Littoral Côte d’Opale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigidity-Driven Structural Isomers in the NaCl–Ga2S3 System: Implications for Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bident</w:t>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Carra</w:t>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Duhamel</w:t>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/admed.182.0085⟩</w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.2400371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202400371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751735v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unrivaled accuracy in measuring rotational transitions of greenhouse gases: THz CRDS of CF4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Redécouvrir l’université. Quelques exemples d’une stratégie de formation et d’innovation concertée entre les universités de Picardie Jules Verne, d’Artois et du Littoral Côte d’Opale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bident</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP00653D⟩</w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (182), pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.182.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517326v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity assisted high-resolution THz spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unrivaled accuracy in measuring rotational transitions of greenhouse gases: THz CRDS of CF4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP00653D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04414010v1</w:t>
+                <w:t xml:space="preserve">hal-04517326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution far-infrared synchrotron spectroscopy of 2-furfural conformers: Fundamental and hot bands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">Cavity assisted high-resolution THz spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pirali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0213834⟩</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.101227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649822v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New line list for the ν4 bands of the trans (790.117 cm–1) and cis (851.943 cm–1) conformers of nitrous acid (HONO): Accurate positions and absolute intensities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution far-infrared synchrotron spectroscopy of 2-furfural conformers: Fundamental and hot bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrin</w:t>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manceron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109082⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (1), pp.014308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0213834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643183v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Products and yields for the NO3 radical initiated atmospheric degradation of 2-methylfuran (2-MF, CH3–C4H3O)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New line list for the ν4 bands of the trans (790.117 cm–1) and cis (851.943 cm–1) conformers of nitrous acid (HONO): Accurate positions and absolute intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Al Ali</w:t>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+                <w:t xml:space="preserve">Wilfried Tchana Betnga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 325, pp.109082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469886v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biogenic organic molecule involved in the formation of secondary organic aerosols: Microwave and millimeter-wave spectroscopy of 3-methylcatechol backed by quantum chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Products and yields for the NO3 radical initiated atmospheric degradation of 2-methylfuran (2-MF, CH3–C4H3O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiujuan Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colwyn Bracquart</w:t>
+                <w:t xml:space="preserve">Paul Genevray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138048⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 319, pp.120276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04523948v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new instrumentation for simultaneous terahertz and mid-infrared spectroscopy in corrosive gaseous mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biogenic organic molecule involved in the formation of secondary organic aerosols: Microwave and millimeter-wave spectroscopy of 3-methylcatechol backed by quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiujuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Tchana Betnga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Manuel Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (1), pp.015114. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1308, pp.138048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0178449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04423815v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave spectra of dinitrotoluene isomers: a new step towards the detection of explosive vapors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new instrumentation for simultaneous terahertz and mid-infrared spectroscopy in corrosive gaseous mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dréan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">W. Tchana Betnga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vander Auwera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp01577g⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (1), pp.015114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0178449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172070v1</w:t>
+                <w:t xml:space="preserve">hal-04423815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Analysis with High-Resolution Fabry-Perot Spectrometry in the 550-650 GHz Range</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remarkably Stable Glassy GeS 2 Densified at 8.3 GPa: Hidden Polyamorphism, Contrasting Optical Properties, Raman and DFT Studies, and Advanced Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Tsiok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Brazhkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2023.3307586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (45), pp.9850-9860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c05773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219536v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz cavity ring-down quantitative gas phase spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 253, pp.124097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.124097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably Stable Glassy GeS 2 Densified at 8.3 GPa: Hidden Polyamorphism, Contrasting Optical Properties, Raman and DFT Studies, and Advanced Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gas Analysis with High-Resolution Fabry-Perot Spectrometry in the 550-650 GHz Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c05773⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.633-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2023.3307586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295266v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational Spectroscopy of Trans and Cis Conformers of 2-Furfural from High-Resolution Fourier Transform and QCL Infrared Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+                <w:t xml:space="preserve">Microwave spectra of dinitrotoluene isomers: a new step towards the detection of explosive vapors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28104165⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (24), pp.16307-16318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp01577g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115228v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of Small-Size Subterahertz-Wave Spectrometers Based on Cascade Frequency Multiplication for Local Environmental Monitoring of the Atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Rovibrational Spectroscopy of Trans and Cis Conformers of 2-Furfural from High-Resolution Fourier Transform and QCL Infrared Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Hindle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Vaks</w:t>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiophysics and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11141-023-10254-y⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.4165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28104165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295218v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the chemical composition and formation mechanisms of secondary organic aerosols produced in the ozonolysis of limonene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence JACOB</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Genevray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Clety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.106214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy and DFT modelling of Tl2S-GeS2 crystals and glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Potentialities of Small-Size Subterahertz-Wave Spectrometers Based on Cascade Frequency Multiplication for Local Environmental Monitoring of the Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Kistenev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raspopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vaks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.122055⟩</w:t>
+              <w:t xml:space="preserve">Radiophysics and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (10), pp.746-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11141-023-10254-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217111v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTICHARME: A modified Chernin-type multi-pass cell designed for IR and THz long-path absorption measurements in the CHARME atmospheric simulation chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kulinski</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy and DFT modelling of Tl2S-GeS2 crystals and glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Paraskiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-2021-399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601, pp.122055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.122055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097350v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Trace Atmospheric Gases at the Water–Atmosphere Interface Using Remote and Local IR Laser Gas Analysis: A Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MULTICHARME: A modified Chernin-type multi-pass cell designed for IR and THz long-path absorption measurements in the CHARME atmospheric simulation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fertein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric and Oceanic Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1024856023010074⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1201-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-2021-399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04295290v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband super-resolution Terahertz Time domain spectroscopy applied to Gas analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Study of Trace Atmospheric Gases at the Water–Atmosphere Interface Using Remote and Local IR Laser Gas Analysis: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Kistenev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Peretti</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Romanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zherdeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2021.3120029⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric and Oceanic Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (S1), pp.S17-S29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1024856023010074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03143451v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Spectroscopy of Methylfuran Isomers: Local vs. Global Treatments of the Internal Rotation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband super-resolution Terahertz Time domain spectroscopy applied to Gas analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27113591⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2021.3120029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688186v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143451v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of trace atmospheric gases at the “water - atmosphere” interface using remote and local laser IR gas analysis: review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millimeter-Wave Spectroscopy of Methylfuran Isomers: Local vs. Global Treatments of the Internal Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric and Oceanic Optics (Optika Atmosfery i Okeana)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15372/AOO20221002⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (11), pp.3591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27113591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295454v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Rotational Spectroscopy of Greenhouse Gases Using Long Interaction Path-Lengths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Study of trace atmospheric gases at the “water - atmosphere” interface using remote and local laser IR gas analysis: review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.V. Kistenev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.A. Romanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Zherdeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11031229⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric and Oceanic Optics (Optika Atmosfery i Okeana)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (10), pp.799-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15372/AOO20221002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171300v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular H-Bond Dynamics of Catechol Investigated by THz High-Resolution Spectroscopy of Its Low-Frequency Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Terahertz Rotational Spectroscopy of Greenhouse Gases Using Long Interaction Path-Lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26123645⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11031229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261642v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of diabetes based on analysis of exhaled air by terahertz spectroscopy and machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">О.А. Захарова</w:t>
+                <w:t xml:space="preserve">Intramolecular H-Bond Dynamics of Catechol Investigated by THz High-Resolution Spectroscopy of Its Low-Frequency Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Журнал технической физики</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21883/OS.2020.06.49414.46-20⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.3645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26123645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295462v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self and N2 broadening coefficients of H2S probed by submillimeter spectroscopy: Comparison with IR measurements and semi-classical calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Aroui</w:t>
+                <w:t xml:space="preserve">Diagnosis of diabetes based on analysis of exhaled air by terahertz spectroscopy and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ю.В. Кистенев</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">А.В. Тетенева</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Т.В. Сорокина</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">А.И. Князькова</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">О.А. Захарова</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.106955⟩</w:t>
+              <w:t xml:space="preserve">Журнал технической физики</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (6), pp.809-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21883/OS.2020.06.49414.46-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489669v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Thiogermanate Glasses HgS-GeS 2 : Vibrational, Macroscopic, and Electric Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Self and N2 broadening coefficients of H2S probed by submillimeter spectroscopy: Comparison with IR measurements and semi-classical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c03673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.106955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.106955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290692v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Amplitude Torsions in Nitrotoluene Isomers Studied by Rotational Spectroscopy and Quantum Chemistry Calculations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mercury Thiogermanate Glasses HgS-GeS 2 : Vibrational, Macroscopic, and Electric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (32), pp.7075-7085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c03673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568655v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Observed Electric Field and Molecular Relaxation Times for Millimeter-Wave Chirped Pulse Instrumentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+                <w:t xml:space="preserve">Large Amplitude Torsions in Nitrotoluene Isomers Studied by Rotational Spectroscopy and Quantum Chemistry Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-020-00716-z⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (22), pp.2523-2538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932920v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first Vietnam School of Earth Observation: Atmospheric Remote Sensing and Molecular Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Observed Electric Field and Molecular Relaxation Times for Millimeter-Wave Chirped Pulse Instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yao Té</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Earth Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/0866-7187/41/2/13724⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (8), pp.1009-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-020-00716-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02112941v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational landscape and inertial defect of methoxyphenol isomers studied by mm-wave spectroscopy and quantum chemistry calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+                <w:t xml:space="preserve">The first Vietnam School of Earth Observation: Atmospheric Remote Sensing and Molecular Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Té</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150, pp.104303. </w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Earth Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (2), pp.138-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5089426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15625/0866-7187/41/2/13724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173780v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02112941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Conformational landscape and inertial defect of methoxyphenol isomers studied by mm-wave spectroscopy and quantum chemistry calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris J Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.104303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5089426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218066v1</w:t>
+                <w:t xml:space="preserve">hal-03173780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: Analytical model of the free-induction-decay signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.043407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356097v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz gas phase spectroscopy using a high finesse Fabry-Pérot cavity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.001449⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.1807 - 1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188287v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: Analytical model of the free-induction-decay signal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043407⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (19), pp.194302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322177v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of food spoilage by high resolution THz analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Terahertz gas phase spectroscopy using a high finesse Fabry-Pérot cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Pienkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8AN01180J⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.1449-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.001449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891950v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped Pulse Spectrometer Operating at 200 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monitoring of food spoilage by high resolution THz analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Kuuliala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-017-0445-3⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (22), pp.5536-5544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8AN01180J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892031v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Detection of Explosive Taggants: Microwave and Millimetre-Wave Gas-Phase Spectroscopies of 3-Nitrotoluene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">Chirped Pulse Spectrometer Operating at 200 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (9), pp.1056 - 1067. </w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.105 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10762-017-0445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896444v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Se–Te glasses by Raman spectroscopy and DFT modeling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the Detection of Explosive Taggants: Microwave and Millimetre-Wave Gas-Phase Spectroscopies of 3-Nitrotoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabath Bteich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (11), pp.5188-5197. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.1056 - 1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.15758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210107v1</w:t>
+                <w:t xml:space="preserve">hal-01896444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Conformational Landscape of 3‐Methoxyphenol Revealed by Room Temperature mm‐wave Rotational Spectroscopy Supported by Quantum Chemical Calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Structure of Se–Te glasses by Raman spectroscopy and DFT modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (13), pp.1572-1578. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (11), pp.5188-5197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201800148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.15758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220467v1</w:t>
+                <w:t xml:space="preserve">hal-04210107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH 3 D photomixing spectroscopy up to 2.5 THz: New set of rotational and dipole parameters, first THz self-broadening measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Full Conformational Landscape of 3‐Methoxyphenol Revealed by Room Temperature mm‐wave Rotational Spectroscopy Supported by Quantum Chemical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 189, pp.198 - 205. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (13), pp.1572-1578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896472v1</w:t>
+                <w:t xml:space="preserve">hal-04220467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution study of the ν2 and ν5 rovibrational fundamental bands of thionyl chloride: Interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared spectroscopy of secondary organic aerosol precursors and investigation of the hygroscopicity of SOA formed from the OH reaction with guaiacol and syringol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Thorwirth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+                <w:t xml:space="preserve">Waed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Leo Meerts</w:t>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4996655⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (11), pp.E116-E122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.00E116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218554v1</w:t>
+                <w:t xml:space="preserve">hal-03142716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy of secondary organic aerosol precursors and investigation of the hygroscopicity of SOA formed from the OH reaction with guaiacol and syringol</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">CH 3 D photomixing spectroscopy up to 2.5 THz: New set of rotational and dipole parameters, first THz self-broadening measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.56.00E116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.198 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142716v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of scavengers of Criegee intermediates and OH radicals on the formation of secondary organic aerosol in the ozonolysis of limonene</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution study of the ν2 and ν5 rovibrational fundamental bands of thionyl chloride: Interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thorwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Leo Meerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (5), pp.054303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4996655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03142723v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Sulfide Dimorphism in Thioarsenate Glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of scavengers of Criegee intermediates and OH radicals on the formation of secondary organic aerosol in the ozonolysis of limonene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03382⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426924v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectroscopy of six SOCl2 isotopologues from the microwave to the far-infrared</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Pirali</w:t>
+                <w:t xml:space="preserve">Mercury Sulfide Dimorphism in Thioarsenate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Usuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohayb Khaoulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4942024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (23), pp.5278 - 5290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b03382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535199v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy of methoxyphenols involved as atmospheric secondary organic aerosol precursors: Gas-phase vibrational cross-sections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+                <w:t xml:space="preserve">High resolution spectroscopy of six SOCl2 isotopologues from the microwave to the far-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thorwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (8), pp.084305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4942024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04221715v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation-vibration interactions in the spectra of polycyclic aromatic hydrocarbons: Quinoline as a test-case species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Infrared spectroscopy of methoxyphenols involved as atmospheric secondary organic aerosol precursors: Gas-phase vibrational cross-sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4913750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135289v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High density terahertz frequency comb produced by coherent synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tammaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.1-6 / Article n° 7733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms8733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury thioarsenate glasses: a hybrid chain/ pyramidal network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Masselin</w:t>
+                <w:t xml:space="preserve">Rotation-vibration interactions in the spectra of polycyclic aromatic hydrocarbons: Quinoline as a test-case species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kisiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra07811j⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (10), pp.104310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426903v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pseudo-ternary Ag2S-As2S3-HgI2 vitreous system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Mercury thioarsenate glasses: a hybrid chain/ pyramidal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohayb Khaoulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.01.006⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (90), pp.49236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra07811j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848958v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-dimensional cryogenic glasses and supercooled liquids in the Se-Cl system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Study of the pseudo-ternary Ag2S-As2S3-HgI2 vitreous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Milochova</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4794673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199, pp.264-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916795v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies by complementary terahertz techniques and semi-classical calculations of N2- broadening coefficients of CH335Cl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Eliet</w:t>
+                <w:t xml:space="preserve">Zero-dimensional cryogenic glasses and supercooled liquids in the Se-Cl system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bytchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milochova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.01.022⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Volume 1518, Pages 745-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4794673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00749447v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially resolved Raman analysis of laser induced refractive index variation in chalcogenide glass</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental studies by complementary terahertz techniques and semi-classical calculations of N2- broadening coefficients of CH335Cl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buldyreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (11), pp.1113-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.2.001768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426932v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of self-broadened pure rotational and rovibrational lines of methyl chloride at room temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Spatially resolved Raman analysis of laser induced refractive index variation in chalcogenide glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Masselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.09.013⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (12), pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.2.001768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746031v1</w:t>
+                <w:t xml:space="preserve">hal-01426932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental studies of CH3X-Y-2 rotational line shapes for atmospheric spectra modelling: application to room-temperature CH3Cl-O-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of self-broadened pure rotational and rovibrational lines of methyl chloride at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacquemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buldyreva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (45), pp.20326-20334. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.87-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CP22232E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728287v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of new CdSe–AgI–As2Se3 chalcogenide glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental studies of CH3X-Y-2 rotational line shapes for atmospheric spectra modelling: application to room-temperature CH3Cl-O-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buldyreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Bokova</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (45), pp.20326-20334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP22232E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427069v1</w:t>
+                <w:t xml:space="preserve">hal-00728287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable THz synthesizer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Bocquet</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of new CdSe–AgI–As2Se3 chalcogenide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.210-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02937589v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of xCsCl(1−x)Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; glasses by means of DFT calculations and Raman spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Widely tunable THz synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.2530⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (4), pp.763-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4690-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583699v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of an opto-electronic THz spectrometer for high-resolution spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural analysis of xCsCl(1−x)Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; glasses by means of DFT calculations and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bychkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s91109039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.1050 - 1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.2530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471953v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz photomixing synthesizer based on a fiber frequency comb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent developments of an opto-electronic THz spectrometer for high-resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (24), pp.22031. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.9039-9057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.022031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s91109039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273832v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen, nitrogen, and air broadening of HCN spectral lines at terahertz frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">THz photomixing synthesizer based on a fiber frequency comb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2008.08.005⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (24), pp.22031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504805v1</w:t>
+                <w:t xml:space="preserve">hal-05273832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz media characterization by means of coherent homodyne detection, results and potential applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen, nitrogen, and air broadening of HCN spectral lines at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanna Buldyreva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouli E Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2785-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (17-18), pp.2857-2868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2008.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00255775v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous dispersion measurements in terahertz frequency region by photomixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">THz media characterization by means of coherent homodyne detection, results and potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bigourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2200393⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89, pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2785-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126829v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorofluoroiodomethane as a potential candidate for parity violation measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Huet</w:t>
+                <w:t xml:space="preserve">Anomalous dispersion measurements in terahertz frequency region by photomixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bigourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b510675c⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (18), pp.1-3/181105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2200393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02424530v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chiral Molecule CHClFI: First Determination of Its Molecular Parameters by Fourier Transform Microwave and Millimeter-Wave Spectroscopies Supplemented by ab Initio Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Demaison</w:t>
+                <w:t xml:space="preserve">Chlorofluoroiodomethane as a potential candidate for parity violation measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramon Aviles Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0443658⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (1), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b510675c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424535v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of complexation and solid environment on the vibrational coherence of DCl</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Chiral Molecule CHClFI: First Determination of Its Molecular Parameters by Fourier Transform Microwave and Millimeter-Wave Spectroscopies Supplemented by ab Initio Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aviles Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Petitprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00246-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (25), pp.5708-5716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0443658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915303v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a weak hydrogen bond on vibrational coherence probed by photon echoes in DCl dimer trapped in solid nitrogen.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Influence of complexation and solid environment on the vibrational coherence of DCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Galaup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0509921⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (1), pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2005-00246-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915260v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring vibrational coherence of molecular systems with simultaneous excitation of close frequencies using the CLIO-FEL</w:t>
+                <w:t xml:space="preserve">Influence of a weak hydrogen bond on vibrational coherence probed by photon echoes in DCl dimer trapped in solid nitrogen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Galaup</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.04.118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (22), pp.4873-4880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0509921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915307v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational dynamics of deuterium chloride in solid nitrogen probed by linear and nonlinear spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Exploring vibrational coherence of molecular systems with simultaneous excitation of close frequencies using the CLIO-FEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1570403⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 528 (1-2), pp.636-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2004.04.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915311v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic relaxation of aniline in argon matrix: A site selective laser spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Vibrational dynamics of deuterium chloride in solid nitrogen probed by linear and nonlinear spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 116 (12), pp.4993-5001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1451055⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 118 (21), pp.9582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1570403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826444v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site effects on the electronic relaxation of aromatic molecules in van der Waals solids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Electronic relaxation of aniline in argon matrix: A site selective laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-2313(01)00335-0⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116 (12), pp.4993-5001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1451055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00136794v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photon echo experiments on small molecules isolated in condensed phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Site effects on the electronic relaxation of aromatic molecules in van der Waals solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Luminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 94-95, pp.457-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2313(01)00335-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared photon echo experiments on small molecules isolated in condensed phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 94-95 (2-4), pp.575-578. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-2313(01)00325-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10219,5533 +10324,5533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution infrared spectroscopy of furfural conformers and dioxane isomers from Fourier transform and quantum cascade laser jet-cooled and long path cell measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR EMIE - Groupement de Recherche Edifices Moléculaires Isolés et Environnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Sobanska; Stéphane Coussan; Ha Tran, Jun 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the microsolvation of secondary organic aerosol precusors: microwave spectroscopy of nitromethoxyphenols hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High resolution spectroscopy of explosive taggants using intracavity millimeter-wave spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SOLEIL@SU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Paris, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295146v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the microsolvation of secondary organic aerosol precusors: microwave spectroscopy of nitromethoxyphenols hydrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Deguine</w:t>
+                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne; Région de Bourgogne Franche-Comté; Centre National de La Recherche Scientifique (CNRS), Aug 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée SOLEIL@SU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Paris, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441459v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Investigation of the microsolvation of secondary organic aerosol precusors: microwave spectroscopy of nitromethoxyphenols hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colwyn Bracquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan A. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th International Symposium Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urbana University, Jun 2023, Urbana, Illinois, United States</w:t>
+              <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne; Région de Bourgogne Franche-Comté; Centre National de La Recherche Scientifique (CNRS), Aug 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295097v1</w:t>
+                <w:t xml:space="preserve">hal-04441459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NanoTeraMIR Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Physico-Chimie de l'Atmosphère (LPCA), May 2023, Dunkerque (59140), France</w:t>
+              <w:t xml:space="preserve">76th International Symposium Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urbana University, Jun 2023, Urbana, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295116v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectroscopy of explosive taggants using intracavity millimeter-wave spectrometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Simon</w:t>
+                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Hindle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Urbana Champaign, United States</w:t>
+              <w:t xml:space="preserve">GDR NanoTeraMIR Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Physico-Chimie de l'Atmosphère (LPCA), May 2023, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441489v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from fourier transform and GCL measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Urbana, United States. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2023.6759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional tunneling in 2-nitrotoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois, Jun 2022, Urbana (IL), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689411v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution terahertz spectroscopy of atmospheric compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Bocquet</w:t>
+                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR EMIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535361v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">High-resolution terahertz spectroscopy of atmospheric compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Champaign, United States</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhLAM (Université de Lille); LPCA (Université du Littoral Côte d'Opale), Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599584v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROWAVE SPECTRA OF DINITROTOLUENE ISOMERS: A NEW STEP TOWARDS THE DETECTION OF EXPLOSIVE VAPORS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441505v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional tunneling in 2-nitrotoluene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MICROWAVE SPECTRA OF DINITROTOLUENE ISOMERS: A NEW STEP TOWARDS THE DETECTION OF EXPLOSIVE VAPORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Illinois, Jun 2022, Urbana (IL), France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445596v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave spectra of dinitrotoluene isomers: a new step towards the detection of explosive vapors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE - Groupement De Recherche Edifices Moléculaires Isolés et Environnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Physique des Lasers, Atomes et Molécules (PhLAM), Université de Lille; Laboratoire de Physico-Chimie de l'Atmosphère (LPCA), Université du Littoral Côte d'Opale, Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières 2022 du GDR EMIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PhLAM (Université de Lille); LPCA (Université du Littoral Côte d’Opale), Jun 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity based high resolution THz spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Pienkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular H-Bond dynamics investigated by THz high resolution spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thz Fabry-perot Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pienkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Urbana, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15278/isms.2021.TI04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large amplitude torsions in nitrotoluene isomers studied by rotational spectroscopy and quantum chemistry calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy (ISMS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: analytical model of the free-indiction-decay signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Urbana Champaign, United States. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2021.TE06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH-RESOLUTION GAS PHASE THz SPECTROSCOPY OF THE CATECHOL LOW FREQUENCY MODES INVOLVING AN INTRAMOLECULAR HYDROGEN BOND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Bayoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super resolution of A 400 MHz rotational line doublet with a TDS using a 850 ps long delay line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Peretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.989, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super resolution spectroscopy for THz-TDS: application to gas spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buffalo, NY (virtual), United States. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis of methoxyphenol isomers using high-resolution spectroscopy and quantum chemistry calculations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Asselin</w:t>
+                <w:t xml:space="preserve">Free induction decay signals stimulated by photomixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuanki Bavedila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XIX Symposium on High Resolution Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397271v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free induction decay signals stimulated by photomixing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Conformational analysis of methoxyphenol isomers using high-resolution spectroscopy and quantum chemistry calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The XIX Symposium on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323479v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoilage of Salmon fillets as observed by THz waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407708v1</w:t>
+                <w:t xml:space="preserve">hal-04440003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Spoilage of Salmon fillets as observed by THz waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Kuuliala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440003v1</w:t>
+                <w:t xml:space="preserve">hal-02407708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational landscape of 3- Methoxyphenol and Catechol investigated by jet-cooled high resolution infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Belkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Urbana (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational spectroscopy of nitrotoluene isomers towards the detection of explosive taggants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSM-Créteil 2019 - Journées de Spectroscopie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational spectroscopy of nitrotoluene isomers towards the detection of explosive taggants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Carnot de Bourgogne (ICB), Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first Vietnam School of Earth Observation: Atmospheric Remote Sensing and Molecular Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Té</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first Vietnam School of Earth Observation: Atmospheric Remote Sensing and Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Quy Nhon, Vietnam. pp.138-155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15625/0866-7187/41/2/13724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride : interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic doctoral school METAMORPHOSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Louvain -la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency comb for THz metrology and spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference "Terahertz and Microwave Radiation: Generation, Detection and Applications" (TERA-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budker Institute of Nuclear Physics (Novosibirsk); Moscow State University; Institute of Applied Physics (Nizhny Novgorod), Oct 2018, Nizhny Novgorod, Russia. 2p. / 06001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201819502014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04294793v1</w:t>
+                <w:t xml:space="preserve">hal-04524030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Frequency comb for THz metrology and spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference "Terahertz and Microwave Radiation: Generation, Detection and Applications" (TERA-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budker Institute of Nuclear Physics (Novosibirsk); Moscow State University; Institute of Applied Physics (Nizhny Novgorod), Oct 2018, Nizhny Novgorod, Russia. pp.02014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201819502014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04524030v1</w:t>
+                <w:t xml:space="preserve">hal-04294793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the detection of explosive taggants: microwave and millimeter-wave gas phase spectroscopies of 3-Nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Urbana-champaign, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15278/isms.2018.TK02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz Days (GdR TeraNanoMir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plenary Meeting - Young Researchers Forum (GdR SPECMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nuit des ondes gravitationnelles : a multi-site outreach event about gravitational waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lauvergeon-Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Society Conference on High Energy Physics (EPS-HEP) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-03960089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm-based analysis of the nu5 and nu2 bands of SOCl2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Leo Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectroscopy of SOCl2 and its isotopologues: from the microwave to the far-infrared</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pirali</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabath Bteich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SOLEIL USER'S MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">24th International Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535360v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High resolution spectroscopy of SOCl2 and its isotopologues: from the microwave to the far-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thorwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">11th SOLEIL USER'S MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535353v1</w:t>
+                <w:t xml:space="preserve">hal-04535360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the AILES THz-Infrared Beamline on SOLEIL for High Resolution Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Infrared Microscopy and Spectroscopy with Accelerator Based Sources – WIRMS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Banf, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the AILES THz-infrared beamline on SOLEIL for high resolution spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Manceron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Balcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Infrared Microscopy and Spectroscopy with Accelerator Based Sources – WIRMS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Banf, Alberta, Canada. pp.81-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3326356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News developments onto the measurement of THz frequency applied to a photomixing spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique, OPTIQUE Lille 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15755,2948 +15860,2948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational spectroscopy of explosive taggants: study of 2,3-dimethyl 2,3-dinitrobutane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational spectroscopy of secondary organic aerosol precusors: prenol and trans-2-hexenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie rotationnelle des traceurs d’explosifs : étude du 2,3 dimethyl 2,3 dinitrobutane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR EMIE - Groupement de Recherche Edifices Moléculaires Isolés et Environnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation for High-resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th FR - CZ Barrande workshop on Nanotechnologies ­ Photonics &amp; Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational spectroscopy of trans- and cis- conformers of 2-furfural from high resolution Fourier transform and QCL infrared measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of explosive taggant vapors from rotational spectroscopy: the case of 2,3-dimethyl-2,3-dinitrobutane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of atmospheric interest molecules: rotational spectroscopy of nitro-methoxyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan A. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Margules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité Scientifique CaPPA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Villeneuve d'Ascq, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-pathlength spectroscopy in Atmospheric Simulation Chamber, from near-infrared to terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fertein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR NanoTeraMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Metz (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large amplitude torsions in nitrotoluene isomers studied by rotational spectroscopy and quantum chemistry calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème édition des Journées de Spectroscopie Moléculaire (JSM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the detection of explosive taggants: microwave and millimeter-wave gas phase spectroscopies of 3-Nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabath Bteich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic doctoral school METAMORPHOSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Louvain-la-neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the THz high resolution gas phase spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic doctoral school METAMORPHOSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Louvain-la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Colloquium on High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the v2 and v5 rovibrational fundamental bands of thionyl chloride: interplay of an evolutionary algorithm and a line by line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Colloquium of High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm-based analysis of the rovibrational SCl2 stretching bands of thionyle chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz Days (GdR TeraNanoMir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aerosol Cycle 2017 (Labex CaPPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm-based analysis of the rovibrational SCl2 stretching bands of thionyle chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Leo Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution study of the nu2 and nu5 rovibrational fundamental bands of thionyl chloride: interplay of an evolutionary algorithm and a line by line analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plenary Meeting - Young Researchers Forum (GdR SPECMO),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure rotational spectroscopy of 3-nitrotoluene: a case of very low-barrier for internal rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kleiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Colloquium of High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the 3-methoxyphenol conformers stability by mean of high–resolution THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plenary Meeting - Young Researchers Forum (GdR SPECMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d'AOS issus de l'ozonolyse du limonène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution spectroscopy of SOCl2 and its isotopologues: from the microwave to the far-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th International Colloquium of High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’AOS issus de l’ozonolyse du limonène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’ozonolyse du limonène en réacteur à écoulement : coefficient de vitesse et formation d’aérosols organiques secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’aérosols organiques secondaires : cas de l’ozonolyse du limonène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone Combustion et Pollution Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18706,130 +18811,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lumière pour sonder le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rotger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Ellipses, 2024, 9782340087156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18839,115 +18944,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Capteur qui a du chien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gex, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir l’Invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition du Puits Fleuri, pp.94-95, 2019, 2867396506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18957,532 +19062,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to ‘CH3D photomixing spectroscopy up to 2.5 THz: new set of rotational and dipole parameters, first THz self-broadening measurements’ [Journal of Quantitative Spectroscopy and Radiative Transfer 189 (2017) 198–205]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.106758. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase THz spectroscopy of atmospheric precursor of secondary organic aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational Analysis of Biogenic Precursors of Secondary Organic Aerosols Using High Resolution THz Spectroscopy,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-sensitive gas phase spectroscopy using high finesse Terahertz Fabry-Pérot cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Pienkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution rovibrational spectroscopy of molecules with environmental interest using electronic, optoelectronic and synchrotron terahertz sources,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz high-resolulation rovibrational spectroscopy of gas-phase molecules with environmental and defense interests,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId446"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19629,51 +19734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05078997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137629" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae094b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Tchana Betnga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109082" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colwyn Bracquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tchana Betnga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172070v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01577g" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04219536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3307586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04013728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.124097" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Tsiok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Brazhkin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c05773" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspopin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11141-023-10254-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romanovskii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zherdeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856023010074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688186v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113591" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Kistenev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Romanovskii" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zherdeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15372/AOO20221002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bayoudh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123645" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1070;.&#1042;. &#1050;&#1080;&#1089;&#1090;&#1077;&#1085;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1042;. &#1058;&#1077;&#1090;&#1077;&#1085;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1058;.&#1042;. &#1057;&#1086;&#1088;&#1086;&#1082;&#1080;&#1085;&#1072;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1048;. &#1050;&#1085;&#1103;&#1079;&#1100;&#1082;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054;.&#1040;. &#1047;&#1072;&#1093;&#1072;&#1088;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/OS.2020.06.49414.46-20" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jellali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galalou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106955" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03673" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000591" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7187/41/2/13724" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Pienkina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001449" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891950v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kuuliala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN01180J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896444v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701266" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.11.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00E116" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426924v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03382" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Drumel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorwirth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.03.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17H2RLBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913750" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tammaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8733" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07811j" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848958v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XCB685-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milochova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794673" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426932v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.001768" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2530" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCQGS174-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471953v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s91109039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273832v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504805v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Buldyreva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E Gordon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12RB3VJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255775v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2785-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z6JWHD2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126829v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigourd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915303v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00246-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9BZ7FKW7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0509921" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VN2SP7J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.118" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34V65LGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915311v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1570403" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826444v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1451055" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136794v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00335-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JWJ2B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915340v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00325-8" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMGNST3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744979v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441489v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535361v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599584v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696799v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567093" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513177v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523611v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pienkina" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TI04" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441617v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523619v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TE06" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441668v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323479v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407708v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874508" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982236v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkhodja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397159v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524021v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294793v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819502014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535329v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.TK02" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535335v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535339v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535357v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535360v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535353v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452872v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574870v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744987v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744989v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745276v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513194v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194870v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846997v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535372v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535406v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535402v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535387v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535382v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mccarthy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535245v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291097v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106758" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512897v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512900v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512899v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512896v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colwyn Bracquart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05078997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae094b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101227" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Tchana Betnga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tchana Betnga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Tsiok" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Brazhkin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c05773" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04013728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.124097" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04219536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3307586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01577g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11141-023-10254-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romanovskii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zherdeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856023010074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113591" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Kistenev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Romanovskii" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zherdeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15372/AOO20221002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bayoudh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123645" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1070;.&#1042;. &#1050;&#1080;&#1089;&#1090;&#1077;&#1085;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1042;. &#1058;&#1077;&#1090;&#1077;&#1085;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1058;.&#1042;. &#1057;&#1086;&#1088;&#1086;&#1082;&#1080;&#1085;&#1072;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1048;. &#1050;&#1085;&#1103;&#1079;&#1100;&#1082;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054;.&#1040;. &#1047;&#1072;&#1093;&#1072;&#1088;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/OS.2020.06.49414.46-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489669v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jellali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galalou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106955" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03673" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000591" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7187/41/2/13724" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Pienkina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001449" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891950v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kuuliala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN01180J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701266" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142716v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00E116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.11.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03382" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Drumel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorwirth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.03.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17H2RLBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tammaro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8733" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913750" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07811j" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848958v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XCB685-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milochova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794673" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.001768" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2530" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCQGS174-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471953v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s91109039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504805v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Buldyreva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E Gordon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.08.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12RB3VJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255775v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2785-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126829v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigourd" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200393" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915303v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubost" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00246-x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9BZ7FKW7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0509921" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VN2SP7J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.118" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34V65LGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1570403" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1451055" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00335-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JWJ2B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00325-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMGNST3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441489v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441459v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445596v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535361v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696799v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695101v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294846v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567093" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513177v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pienkina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TI04" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TE06" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323479v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407708v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874508" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982236v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkhodja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397159v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524021v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294793v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819502014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.TK02" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535335v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535353v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574870v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744989v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745276v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513194v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194870v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535372v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535406v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535402v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535397v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535394v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535382v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535399v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mccarthy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535245v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291097v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106758" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512898v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512900v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512899v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512896v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>