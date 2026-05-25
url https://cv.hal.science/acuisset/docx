--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1695,563 +1695,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably Stable Glassy GeS 2 Densified at 8.3 GPa: Hidden Polyamorphism, Contrasting Optical Properties, Raman and DFT Studies, and Advanced Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
+                <w:t xml:space="preserve">Microwave spectra of dinitrotoluene isomers: a new step towards the detection of explosive vapors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Tsiok</w:t>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Brazhkin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (45), pp.9850-9860. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (24), pp.16307-16318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c05773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cp01577g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295266v1</w:t>
+                <w:t xml:space="preserve">hal-04172070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz cavity ring-down quantitative gas phase spectroscopy</w:t>
+                <w:t xml:space="preserve">Gas Analysis with High-Resolution Fabry-Perot Spectrometry in the 550-650 GHz Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.124097⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.633-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2023.3307586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013728v1</w:t>
+                <w:t xml:space="preserve">hal-04219536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Analysis with High-Resolution Fabry-Perot Spectrometry in the 550-650 GHz Range</w:t>
+                <w:t xml:space="preserve">THz cavity ring-down quantitative gas phase spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Elmaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (6), pp.633-635. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.124097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2023.3307586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.124097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219536v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave spectra of dinitrotoluene isomers: a new step towards the detection of explosive vapors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+                <w:t xml:space="preserve">Remarkably Stable Glassy GeS 2 Densified at 8.3 GPa: Hidden Polyamorphism, Contrasting Optical Properties, Raman and DFT Studies, and Advanced Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Tverjanovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dréan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">Oleg Tsiok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Vadim Brazhkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (24), pp.16307-16318. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (45), pp.9850-9860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cp01577g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c05773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172070v1</w:t>
+                <w:t xml:space="preserve">hal-04295266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational Spectroscopy of Trans and Cis Conformers of 2-Furfural from High-Resolution Fourier Transform and QCL Infrared Measurements</w:t>
               </w:r>
@@ -4601,559 +4601,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: Analytical model of the free-induction-decay signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris J Benmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043407⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (11), pp.1807 - 1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322177v1</w:t>
+                <w:t xml:space="preserve">hal-04218066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic transport and atomic structure of AgI-HgS-GeS2 glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris J Benmore</w:t>
+                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2019-0103⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (19), pp.194302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218066v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled rovibrational spectroscopy of methoxyphenols using two complementary FTIR and QCL based spectrometers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz gas phase spectroscopy using a high finesse Fabry-Pérot cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Pienkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5128196⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.1449-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.001449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356097v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz gas phase spectroscopy using a high finesse Fabry-Pérot cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Pienkina</w:t>
+                <w:t xml:space="preserve">Molecules probed with a slow chirped-pulse excitation: Analytical model of the free-induction-decay signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (12), pp.1449-1454. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.043407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.6.001449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.043407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188287v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of food spoilage by high resolution THz analysis</w:t>
               </w:r>
@@ -5786,459 +5786,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopy of secondary organic aerosol precursors and investigation of the hygroscopicity of SOA formed from the OH reaction with guaiacol and syringol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+                <w:t xml:space="preserve">CH 3 D photomixing spectroscopy up to 2.5 THz: New set of rotational and dipole parameters, first THz self-broadening measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.56.00E116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.198 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142716v1</w:t>
+                <w:t xml:space="preserve">hal-01896472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH 3 D photomixing spectroscopy up to 2.5 THz: New set of rotational and dipole parameters, first THz self-broadening measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">High resolution study of the ν2 and ν5 rovibrational fundamental bands of thionyl chloride: Interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thorwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Leo Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (5), pp.054303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4996655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896472v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution study of the ν2 and ν5 rovibrational fundamental bands of thionyl chloride: Interplay of an evolutionary algorithm and a line-by-line analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Infrared spectroscopy of secondary organic aerosol precursors and investigation of the hygroscopicity of SOA formed from the OH reaction with guaiacol and syringol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Thorwirth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+                <w:t xml:space="preserve">Thomas Fagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Leo Meerts</w:t>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (5), pp.054303. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (11), pp.E116-E122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4996655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.00E116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218554v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of scavengers of Criegee intermediates and OH radicals on the formation of secondary organic aerosol in the ozonolysis of limonene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,51 +6617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopy of methoxyphenols involved as atmospheric secondary organic aerosol precursors: Gas-phase vibrational cross-sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,295 +6744,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High density terahertz frequency comb produced by coherent synchrotron radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotation-vibration interactions in the spectra of polycyclic aromatic hydrocarbons: Quinoline as a test-case species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Tammaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pirali</w:t>
+                <w:t xml:space="preserve">Z. Kisiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+                <w:t xml:space="preserve">Sébastien Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8733⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (10), pp.104310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4913750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830388v1</w:t>
+                <w:t xml:space="preserve">hal-01135289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation-vibration interactions in the spectra of polycyclic aromatic hydrocarbons: Quinoline as a test-case species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High density terahertz frequency comb produced by coherent synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tammaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kisiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Goubet</w:t>
+                <w:t xml:space="preserve">P Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gruet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (10), pp.104310. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.1-6 / Article n° 7733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4913750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135289v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury thioarsenate glasses: a hybrid chain/ pyramidal network</w:t>
               </w:r>
@@ -7204,51 +7204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199, pp.264-270. </w:t>
@@ -10582,426 +10582,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectroscopy of explosive taggants using intracavity millimeter-wave spectrometer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Urbana Champaign, United States</w:t>
+              <w:t xml:space="preserve">Journée SOLEIL@SU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Paris, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441489v1</w:t>
+                <w:t xml:space="preserve">hal-04295146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Roucou</w:t>
+                <w:t xml:space="preserve">Investigation of the microsolvation of secondary organic aerosol precusors: microwave spectroscopy of nitromethoxyphenols hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colwyn Bracquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan A. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SOLEIL@SU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Paris, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne; Région de Bourgogne Franche-Comté; Centre National de La Recherche Scientifique (CNRS), Aug 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295146v1</w:t>
+                <w:t xml:space="preserve">hal-04441459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the microsolvation of secondary organic aerosol precusors: microwave spectroscopy of nitromethoxyphenols hydrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathapana Chawananon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th colloquium on High Resolution Molecular Spectroscopy - HRMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne; Région de Bourgogne Franche-Comté; Centre National de La Recherche Scientifique (CNRS), Aug 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">76th International Symposium Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urbana University, Jun 2023, Urbana, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441459v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from Fourier transform and QCL measurements</w:t>
+                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathapana Chawananon</w:t>
@@ -11015,215 +11011,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th International Symposium Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Urbana University, Jun 2023, Urbana, Illinois, United States</w:t>
+              <w:t xml:space="preserve">GDR NanoTeraMIR Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Physico-Chimie de l'Atmosphère (LPCA), May 2023, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295097v1</w:t>
+                <w:t xml:space="preserve">hal-04295116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution Mid-Infrared spectroscopy of Volatile Organic Compounds from Fourier Transform and Quantum Cascade Laser measurements: case of 2-furfural</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+                <w:t xml:space="preserve">High resolution spectroscopy of explosive taggants using intracavity millimeter-wave spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NanoTeraMIR Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Physico-Chimie de l'Atmosphère (LPCA), May 2023, Dunkerque (59140), France</w:t>
+              <w:t xml:space="preserve">76th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295116v1</w:t>
+                <w:t xml:space="preserve">hal-04441489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-cooled and long path cell high resolution infrared spectroscopy of furfural conformers from fourier transform and GCL measurements</w:t>
               </w:r>
@@ -11320,683 +11320,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional tunneling in 2-nitrotoluene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Eliet Eliet-Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Denakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vlieghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445596v1</w:t>
+                <w:t xml:space="preserve">hal-03689411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time domain spectroscopy data processing: analysing uncertainties to push boundaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabil Vindas</w:t>
+                <w:t xml:space="preserve">High-resolution terahertz spectroscopy of atmospheric compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2022, Terahertz Photonics II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Plénières du GDR EMIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PhLAM (Université de Lille); LPCA (Université du Littoral Côte d'Opale), Jun 2022, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2620069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03689411v1</w:t>
+                <w:t xml:space="preserve">hal-04535361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution terahertz spectroscopy of atmospheric compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Hindle</w:t>
+                <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Bocquet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR EMIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PhLAM (Université de Lille); LPCA (Université du Littoral Côte d'Opale), Jun 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535361v1</w:t>
+                <w:t xml:space="preserve">hal-03599584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+                <w:t xml:space="preserve">MICROWAVE SPECTRA OF DINITROTOLUENE ISOMERS: A NEW STEP TOWARDS THE DETECTION OF EXPLOSIVE VAPORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Champaign, United States</w:t>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599584v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROWAVE SPECTRA OF DINITROTOLUENE ISOMERS: A NEW STEP TOWARDS THE DETECTION OF EXPLOSIVE VAPORS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dréan</w:t>
+                <w:t xml:space="preserve">Multidimensional tunneling in 2-nitrotoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent H. Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Urbana Champaign, United States</w:t>
+              <w:t xml:space="preserve">, University of Illinois, Jun 2022, Urbana (IL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441505v1</w:t>
+                <w:t xml:space="preserve">hal-04445596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave spectra of dinitrotoluene isomers: a new step towards the detection of explosive vapors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhamad Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12073,77 +12073,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chemical investigation of intramolecular hydrogen bonds in oxygenated aromatic molecules: influence of ring size, donor/acceptor groups and substituants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Olejniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12179,230 +12179,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity based high resolution THz spectrometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intramolecular H-Bond dynamics investigated by THz high resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294846v1</w:t>
+                <w:t xml:space="preserve">hal-04513177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular H-Bond dynamics investigated by THz high resolution spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cavity based high resolution THz spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Elmaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Pienkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Spectroscopie Moléculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513177v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thz Fabry-perot Spectrometer</w:t>
               </w:r>
@@ -13179,51 +13179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free induction decay signals stimulated by photomixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuanki Bavedila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13419,286 +13419,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spoilage of Salmon fillets as observed by THz waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Kuuliala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440003v1</w:t>
+                <w:t xml:space="preserve">hal-02407708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoilage of Salmon fillets as observed by THz waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadening coefficients of rotational transitions of hydrogen sulfide measured by THz spectroscopy and theoretical calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bray</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Colloquium on High Resolution Molecular Spectroscopy (HRMS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407708v1</w:t>
+                <w:t xml:space="preserve">hal-04440003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational landscape of 3- Methoxyphenol and Catechol investigated by jet-cooled high resolution infrared spectroscopy</w:t>
               </w:r>
@@ -14228,64 +14228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic doctoral school METAMORPHOSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Louvain -la-Neuve, Belgium</w:t>
@@ -14308,291 +14308,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency comb for THz metrology and spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hindle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Budker Institute of Nuclear Physics (Novosibirsk); Moscow State University; Institute of Applied Physics (Nizhny Novgorod), Oct 2018, Nizhny Novgorod, Russia. 2p. / 06001, </w:t>
+              <w:t xml:space="preserve">3rd International Conference "Terahertz and Microwave Radiation: Generation, Detection and Applications" (TERA-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budker Institute of Nuclear Physics (Novosibirsk); Moscow State University; Institute of Applied Physics (Nizhny Novgorod), Oct 2018, Nizhny Novgorod, Russia. pp.02014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201819502014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524030v1</w:t>
+                <w:t xml:space="preserve">hal-04294793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency comb for THz metrology and spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelisation of a gas phase polarization induced by a 200 GHz chirped pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference "Terahertz and Microwave Radiation: Generation, Detection and Applications" (TERA-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Budker Institute of Nuclear Physics (Novosibirsk); Moscow State University; Institute of Applied Physics (Nizhny Novgorod), Oct 2018, Nizhny Novgorod, Russia. pp.02014, </w:t>
+              <w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Budker Institute of Nuclear Physics (Novosibirsk); Moscow State University; Institute of Applied Physics (Nizhny Novgorod), Oct 2018, Nizhny Novgorod, Russia. 2p. / 06001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201819502014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201819506001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294793v1</w:t>
+                <w:t xml:space="preserve">hal-04524030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the detection of explosive taggants: microwave and millimeter-wave gas phase spectroscopies of 3-Nitrotoluene</w:t>
               </w:r>
@@ -15100,64 +15100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm-based analysis of the nu5 and nu2 bands of SOCl2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Leo Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15202,320 +15202,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
+                <w:t xml:space="preserve">High resolution spectroscopy of SOCl2 and its isotopologues: from the microwave to the far-infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Mouret</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thorwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">11th SOLEIL USER'S MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535353v1</w:t>
+                <w:t xml:space="preserve">hal-04535360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution spectroscopy of SOCl2 and its isotopologues: from the microwave to the far-infrared</w:t>
+                <w:t xml:space="preserve">Internal rotation potential and pure rotational spectroscopy of 3-nitrotoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pirali</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kleiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabath Bteich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SOLEIL USER'S MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Palaiseau (Ecole Polytechnique), France</w:t>
+              <w:t xml:space="preserve">24th International Conference on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535360v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the AILES THz-Infrared Beamline on SOLEIL for High Resolution Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouzieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15583,51 +15583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the AILES THz-infrared beamline on SOLEIL for high resolution spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15887,51 +15887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational spectroscopy of explosive taggants: study of 2,3-dimethyl 2,3-dinitrobutane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16133,51 +16133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16465,77 +16465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of explosive taggant vapors from rotational spectroscopy: the case of 2,3-dimethyl-2,3-dinitrobutane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias M. Neeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colwyn Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17332,64 +17332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Colloquium of High Resolution Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
@@ -17457,64 +17457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz Days (GdR TeraNanoMir)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
@@ -17681,64 +17681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithm-based analysis of the rovibrational SCl2 stretching bands of thionyle chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Leo Meerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17832,64 +17832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Thorwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plenary Meeting - Young Researchers Forum (GdR SPECMO),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Villeneuse d'Ascq, France</w:t>
@@ -18168,51 +18168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d'AOS issus de l'ozonolyse du limonène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18332,51 +18332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Hindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18418,51 +18418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’AOS issus de l’ozonolyse du limonène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18582,51 +18582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Bedjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18668,51 +18668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de contaminants anthropiques sur la formation d’aérosols organiques secondaires : cas de l’ozonolyse du limonène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Braure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19379,51 +19379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Pienkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19734,51 +19734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colwyn Bracquart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05078997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae094b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101227" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Tchana Betnga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tchana Betnga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Tsiok" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Brazhkin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c05773" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04013728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.124097" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04219536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3307586" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01577g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11141-023-10254-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romanovskii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zherdeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856023010074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113591" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Kistenev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Romanovskii" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zherdeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15372/AOO20221002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bayoudh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123645" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1070;.&#1042;. &#1050;&#1080;&#1089;&#1090;&#1077;&#1085;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1042;. &#1058;&#1077;&#1090;&#1077;&#1085;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1058;.&#1042;. &#1057;&#1086;&#1088;&#1086;&#1082;&#1080;&#1085;&#1072;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1048;. &#1050;&#1085;&#1103;&#1079;&#1100;&#1082;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054;.&#1040;. &#1047;&#1072;&#1093;&#1072;&#1088;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/OS.2020.06.49414.46-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489669v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jellali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galalou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106955" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03673" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000591" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7187/41/2/13724" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Pienkina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001449" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891950v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kuuliala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN01180J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701266" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142716v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00E116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.11.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03382" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Drumel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorwirth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.03.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17H2RLBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tammaro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8733" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135289v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913750" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07811j" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848958v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XCB685-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milochova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794673" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.001768" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2530" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCQGS174-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471953v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s91109039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504805v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Buldyreva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E Gordon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.08.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12RB3VJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255775v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2785-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126829v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigourd" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200393" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915303v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubost" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00246-x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9BZ7FKW7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0509921" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VN2SP7J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.118" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34V65LGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1570403" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1451055" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00335-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JWJ2B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00325-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMGNST3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441489v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441459v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445596v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535361v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696799v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695101v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294846v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567093" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513177v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pienkina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TI04" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TE06" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323479v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407708v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874508" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982236v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkhodja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397159v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524021v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294793v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819502014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.TK02" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535335v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535353v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535360v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574870v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744989v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745276v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513194v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194870v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535372v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535406v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535402v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535397v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535394v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535382v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535399v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mccarthy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535245v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291097v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106758" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512898v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512900v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512899v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512896v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colwyn Bracquart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Claus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05078997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Chrayteh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.137629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae094b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04818039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bokova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Usuki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tverjanovich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sokolov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04517326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Elmaleh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00653D" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101227" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathapana Chawananon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manceron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vander Auwera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Tchana Betnga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109082" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Tchana Betnga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dr&#233;an" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H. Coudert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01577g" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04219536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3307586" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04013728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.124097" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Tsiok" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Brazhkin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c05773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asselin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28104165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11141-023-10254-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Paraskiva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.122055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Romanovskii" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zherdeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1024856023010074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143451v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3120029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kleiner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27113591" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Kistenev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Romanovskii" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Zherdeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15372/AOO20221002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Jabri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Bayoudh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123645" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1070;.&#1042;. &#1050;&#1080;&#1089;&#1090;&#1077;&#1085;&#1077;&#1074;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1042;. &#1058;&#1077;&#1090;&#1077;&#1085;&#1077;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1058;.&#1042;. &#1057;&#1086;&#1088;&#1086;&#1082;&#1080;&#1085;&#1072;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;.&#1048;. &#1050;&#1085;&#1103;&#1079;&#1100;&#1082;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1054;.&#1040;. &#1047;&#1072;&#1093;&#1072;&#1088;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/OS.2020.06.49414.46-20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489669v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mouelhi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jellali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galalou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.106955" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c03673" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabath Bteich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000591" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00716-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Ha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7187/41/2/13724" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Benmore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2019-0103" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5128196" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188287v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Pienkina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.6.001449" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.043407" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891950v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kuuliala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN01180J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892031v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hickson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0445-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701266" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15758" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800148" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.11.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04218554v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thorwirth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leo Meerts" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996655" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00E116" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohayb Khaoulani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b03382" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin-Drumel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brown" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorwirth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.03.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17H2RLBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913750" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830388v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tammaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8733" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426903v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masselin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra07811j" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848958v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boidin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.01.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XCB685-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bytchkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milochova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794673" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buldyreva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.01.022" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K10N67K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.2.001768" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00746031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacquemart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lacome" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.09.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728287v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22232E" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4690-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C55BFE82FFCEDD35A3FFD920F5918931E2FB6055/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2530" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCQGS174-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471953v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s91109039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273832v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.022031" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504805v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna Buldyreva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E Gordon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rohart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.08.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12RB3VJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255775v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2785-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126829v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigourd" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200393" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Soulard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ramon Aviles Moreno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Huet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b510675c" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083A4D17A462276398D88CFAED5D2281CD049E78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02424535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aviles Moreno" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petitprez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0443658" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R1VFD7SP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915303v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubost" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Galaup" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00246-x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9BZ7FKW7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0509921" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VN2SP7J6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.04.118" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34V65LGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1570403" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divay" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1451055" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tramer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00335-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6JWJ2B9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915340v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(01)00325-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMGNST3F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan A. Claus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441459v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295097v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295116v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848663v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2023.6759" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689411v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lavancier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet Eliet-Barois" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Denakpo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vlieghe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620069" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535361v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599584v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Olejniczak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441505v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696799v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695101v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513177v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294846v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567093" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523611v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pienkina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TI04" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04523619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2021.TE06" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465116v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566817" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191457v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370802" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323479v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397271v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407708v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874508" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440003v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982236v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Belkhodja" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397159v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goubet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kleiner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bteich" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524021v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535401v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294793v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819502014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04524030v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819506001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15278/isms.2018.TK02" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535335v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535339v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03960089v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lauvergeon-Gourdon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;my" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thalmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Brown" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535353v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouzieres" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manceron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452178v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Balcon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326356" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574870v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias M. Neeman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744989v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745276v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513194v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441439v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194870v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846997v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Margules" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535372v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535406v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535402v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535390v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535395v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535397v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535394v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535382v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535393v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535399v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mccarthy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04486069v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Richard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rotger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535245v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291097v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106758" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512897v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512898v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512900v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512899v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512896v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>