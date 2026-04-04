--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0007-8763-4725</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">295137460</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,328 +179,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie sociale et humanités numériques : intégrer la poésie à la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Détruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1498r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two experiments and a new model for the digital processing of Elisa Chimenti's corpus (Naples 1883-Tangier 1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (2), pp.21-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57675/IMIST.PRSM/ijist-v8i2.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux préparatoires (2020-2022) pour l'édition numérique enrichie des inédits d’Elisa Chimenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Maria Cederna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Modolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Écritures de l’exil au féminin : de la transgression au métissage, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/atlante.27665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -489,1705 +510,1602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the repertory of Comédie-Italienne of Paris (1716-1779) throw the creation of a relational database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Practicing Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elodie Ripoll, Jan 2026, Trèves, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du répertoire de la Comédie Italienne de Paris (1716-1779) par la création d’une base de données relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Marivaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elodie Ripoll; Clemence Aznavour, Oct 2025, Trier Germany, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques : théorie et outils pour les éditions scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire humanités numériques et mondes ibero-américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIMIC, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing for literature studies : how digital humanities challenge computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe Ex)situ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il un homme étrange, un djinn ou un martien ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nourriture de l’exil : alimentation pour mélanger le proche et le lointain, l’exceptionnel et le conventionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre science et magie. Les savoirs dans les cultures de l'imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire des imaginaires, Feb 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Le fait alimentaire en langue et littérature. Représentations discursives, enjeux identitaires et construction sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alina Ganea, Mar 2023, Galati, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007201v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il progetto digitale su Elisa Chimenti (LAI-ALEEF): la problematicità di un profilo mediterraneo tra reti e frontiere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formaliser pour mieux partager : bilan du travail de modélisation pour la BDD du répertoire de la Comédie Italienne de Paris (XVIII siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIUCD 2024 - MeTe digitali</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Humanistica, May 2024, Meknès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04610757v1</w:t>
+                <w:t xml:space="preserve">hal-04572773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un progetto di edizioni digitali per il corpus Chimenti: dalla salvaguardia di un patrimonio dimenticato alla sua valorizzazione</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Il progetto digitale su Elisa Chimenti (LAI-ALEEF): la problematicità di un profilo mediterraneo tra reti e frontiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième Séminaire ELCI (Équipe littérature et culture italiennes)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIUCD 2024 - MeTe digitali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIUCD, May 2024, Catania (IT), Italy. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508004v1</w:t>
+                <w:t xml:space="preserve">hal-04610757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two workflows for the digital edition of the unpublished Elisa Chimenti's Corpus (Naples 1883-Tangier 1969)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un progetto di edizioni digitali per il corpus Chimenti: dalla salvaguardia di un patrimonio dimenticato alla sua valorizzazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CiSt'23 - 7th IEEE International Congress on Information Science and Technology- 3rd Conference on Digital Preservation and processing technology of Written Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cinquième Séminaire ELCI (Équipe littérature et culture italiennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Sorbonne Université, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CiSt56084.2023.10409924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04359862v1</w:t>
+                <w:t xml:space="preserve">hal-04508004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture métisse d'Elisa Chimenti : quelques réflexions autour d'un projet trans-méditerranéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Est-il un homme étrange, un djinn ou un martien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire la Méditerranée arabe. Les différentes expressions d’un espace et d’un concept contrasté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nawal ALHALAH; Camilla CEDERNA; Marie-Andrée GOUTTENOIRE; Salma HARGAL; Bianca VALLARANO, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Entre science et magie. Les savoirs dans les cultures de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des imaginaires, Feb 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796794v1</w:t>
+                <w:t xml:space="preserve">hal-04007201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaliser pour mieux partager : bilan du travail de modélisation pour la BDD du répertoire de la Comédie Italienne de Paris (XVIII siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Two workflows for the digital edition of the unpublished Elisa Chimenti's Corpus (Naples 1883-Tangier 1969)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CiSt'23 - 7th IEEE International Congress on Information Science and Technology- 3rd Conference on Digital Preservation and processing technology of Written Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Agadir-Essaouira, Morocco. pp.593-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CiSt56084.2023.10409924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572773v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourriture de l’exil : alimentation pour mélanger le proche et le lointain, l’exceptionnel et le conventionnel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'écriture métisse d'Elisa Chimenti : quelques réflexions autour d'un projet trans-méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louane Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fait alimentaire en langue et littérature. Représentations discursives, enjeux identitaires et construction sociale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alina Ganea, Mar 2023, Galati, Roumanie</w:t>
+              <w:t xml:space="preserve">Écrire la Méditerranée arabe. Les différentes expressions d’un espace et d’un concept contrasté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nawal ALHALAH; Camilla CEDERNA; Marie-Andrée GOUTTENOIRE; Salma HARGAL; Bianca VALLARANO, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007211v1</w:t>
+                <w:t xml:space="preserve">hal-04796794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les humanités numériques peuvent-elles être décroissantes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluer la transdisciplinarité dans les humanités numériques : exemple de l’étude du répertoire de la Comédie Italienne de Paris (XVIII siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH Nord - Humanités numériques et questions d'éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valentin De Craene; Philippe Useille, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jade Cervetti; Manuela Filomena Ottaviani; Selene D’Agostino; Violaine Dargent, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300906v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les humanités numériques peuvent-elles être décroissantes ? Considérations sur l'infrastructure humaine et matérielle nécessaire aux projets en Humanités Numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les humanités numériques peuvent-elles être décroissantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2023. Humanités numériques et questions d'éthique : débats, enjeux, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">DH Nord - Humanités numériques et questions d'éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentin De Craene; Philippe Useille, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423399v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d’édition numérique pour le corpus d’Elisa Chimenti : réflexions préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les humanités numériques peuvent-elles être décroissantes ? Considérations sur l'infrastructure humaine et matérielle nécessaire aux projets en Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l’écriture de l’exil au féminin (Elisa Chimenti) : travaux en cours et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bianca Vallarano; Camilla Cederna, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">DHNord 2023. Humanités numériques et questions d'éthique : débats, enjeux, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312788v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Chimenti : quelles éditions numériques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Un modèle d’édition numérique pour le corpus d’Elisa Chimenti : réflexions préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elisa Chimenti, de l'oubli à la reconnaissance : parcours croisés entre recherche, édition et traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N. Tajditi; C. M. Cederna; A. Sanna, Dec 2023, Tetouan, Maroc</w:t>
+              <w:t xml:space="preserve">Archives de l’écriture de l’exil au féminin (Elisa Chimenti) : travaux en cours et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bianca Vallarano; Camilla Cederna, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360513v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la structure des données pour les répertoires de la Comédie-Italienne de Paris (XVIIIe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elisa Chimenti : quelles éditions numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du PRITEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Gauthier; Kamila Mamanazarbekova, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Elisa Chimenti, de l'oubli à la reconnaissance : parcours croisés entre recherche, édition et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Tajditi; C. M. Cederna; A. Sanna, Dec 2023, Tetouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130055v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la transdisciplinarité dans les humanités numériques : exemple de l’étude du répertoire de la Comédie Italienne de Paris (XVIII siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Présentation de la structure des données pour les répertoires de la Comédie-Italienne de Paris (XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jade Cervetti; Manuela Filomena Ottaviani; Selene D’Agostino; Violaine Dargent, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du PRITEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Gauthier; Kamila Mamanazarbekova, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023144v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie sociale et projets numériques : deux cas d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitizing theatre repertories: an example of crossing methodological and disciplinary borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH Benelux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comédie-Italienne de Paris (1716 – 1779) : étude du répertoire au moyen de la création d’une base de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Humanités numériques et études théâtrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Littérature générale [cs.GL]. Sorbonne Université, 2025. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Master. Université Côte d'Azur, Nice, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2255,51 +2173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="826A9B6C"/>
+    <w:nsid w:val="78A1FF3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2486,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ada-desideri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8763-4725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vallarano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v8i2.252" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Modolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27665" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300906v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05480915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ada-desideri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8763-4725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/295137460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vallarano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v8i2.252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Modolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409924" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>