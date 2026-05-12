--- v1 (2026-04-04)
+++ v2 (2026-05-12)
@@ -794,662 +794,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourriture de l’exil : alimentation pour mélanger le proche et le lointain, l’exceptionnel et le conventionnel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il progetto digitale su Elisa Chimenti (LAI-ALEEF): la problematicità di un profilo mediterraneo tra reti e frontiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fait alimentaire en langue et littérature. Représentations discursives, enjeux identitaires et construction sociale.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIUCD 2024 - MeTe digitali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIUCD, May 2024, Catania (IT), Italy. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007211v1</w:t>
+                <w:t xml:space="preserve">hal-04610757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaliser pour mieux partager : bilan du travail de modélisation pour la BDD du répertoire de la Comédie Italienne de Paris (XVIII siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un progetto di edizioni digitali per il corpus Chimenti: dalla salvaguardia di un patrimonio dimenticato alla sua valorizzazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Humanistica, May 2024, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">Cinquième Séminaire ELCI (Équipe littérature et culture italiennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Sorbonne Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572773v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il progetto digitale su Elisa Chimenti (LAI-ALEEF): la problematicità di un profilo mediterraneo tra reti e frontiere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Est-il un homme étrange, un djinn ou un martien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIUCD 2024 - MeTe digitali</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entre science et magie. Les savoirs dans les cultures de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des imaginaires, Feb 2023, Rennes (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04610757v1</w:t>
+                <w:t xml:space="preserve">hal-04007201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un progetto di edizioni digitali per il corpus Chimenti: dalla salvaguardia di un patrimonio dimenticato alla sua valorizzazione</w:t>
+                <w:t xml:space="preserve">Two workflows for the digital edition of the unpublished Elisa Chimenti's Corpus (Naples 1883-Tangier 1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième Séminaire ELCI (Équipe littérature et culture italiennes)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CiSt'23 - 7th IEEE International Congress on Information Science and Technology- 3rd Conference on Digital Preservation and processing technology of Written Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Agadir-Essaouira, Morocco. pp.593-599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CiSt56084.2023.10409924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508004v1</w:t>
+                <w:t xml:space="preserve">hal-04359862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il un homme étrange, un djinn ou un martien ?</w:t>
+                <w:t xml:space="preserve">L'écriture métisse d'Elisa Chimenti : quelques réflexions autour d'un projet trans-méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louane Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre science et magie. Les savoirs dans les cultures de l'imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire des imaginaires, Feb 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Écrire la Méditerranée arabe. Les différentes expressions d’un espace et d’un concept contrasté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nawal ALHALAH; Camilla CEDERNA; Marie-Andrée GOUTTENOIRE; Salma HARGAL; Bianca VALLARANO, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007201v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two workflows for the digital edition of the unpublished Elisa Chimenti's Corpus (Naples 1883-Tangier 1969)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nourriture de l’exil : alimentation pour mélanger le proche et le lointain, l’exceptionnel et le conventionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CiSt'23 - 7th IEEE International Congress on Information Science and Technology- 3rd Conference on Digital Preservation and processing technology of Written Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le fait alimentaire en langue et littérature. Représentations discursives, enjeux identitaires et construction sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alina Ganea, Mar 2023, Galati, Roumanie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359862v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture métisse d'Elisa Chimenti : quelques réflexions autour d'un projet trans-méditerranéen</w:t>
+                <w:t xml:space="preserve">Formaliser pour mieux partager : bilan du travail de modélisation pour la BDD du répertoire de la Comédie Italienne de Paris (XVIII siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire la Méditerranée arabe. Les différentes expressions d’un espace et d’un concept contrasté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nawal ALHALAH; Camilla CEDERNA; Marie-Andrée GOUTTENOIRE; Salma HARGAL; Bianca VALLARANO, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Humanistica, May 2024, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796794v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la transdisciplinarité dans les humanités numériques : exemple de l’étude du répertoire de la Comédie Italienne de Paris (XVIII siècle)</w:t>
+                <w:t xml:space="preserve">Les humanités numériques peuvent-elles être décroissantes ? Considérations sur l'infrastructure humaine et matérielle nécessaire aux projets en Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jade Cervetti; Manuela Filomena Ottaviani; Selene D’Agostino; Violaine Dargent, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">DHNord 2023. Humanités numériques et questions d'éthique : débats, enjeux, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023144v1</w:t>
+                <w:t xml:space="preserve">hal-05423399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités numériques peuvent-elles être décroissantes ?</w:t>
               </w:r>
@@ -1498,329 +1498,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les humanités numériques peuvent-elles être décroissantes ? Considérations sur l'infrastructure humaine et matérielle nécessaire aux projets en Humanités Numériques</w:t>
+                <w:t xml:space="preserve">Un modèle d’édition numérique pour le corpus d’Elisa Chimenti : réflexions préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2023. Humanités numériques et questions d'éthique : débats, enjeux, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Archives de l’écriture de l’exil au féminin (Elisa Chimenti) : travaux en cours et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bianca Vallarano; Camilla Cederna, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423399v1</w:t>
+                <w:t xml:space="preserve">hal-04312788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d’édition numérique pour le corpus d’Elisa Chimenti : réflexions préliminaires</w:t>
+                <w:t xml:space="preserve">Elisa Chimenti : quelles éditions numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l’écriture de l’exil au féminin (Elisa Chimenti) : travaux en cours et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bianca Vallarano; Camilla Cederna, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Elisa Chimenti, de l'oubli à la reconnaissance : parcours croisés entre recherche, édition et traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Tajditi; C. M. Cederna; A. Sanna, Dec 2023, Tetouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312788v1</w:t>
+                <w:t xml:space="preserve">hal-04360513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Chimenti : quelles éditions numériques ?</w:t>
+                <w:t xml:space="preserve">Présentation de la structure des données pour les répertoires de la Comédie-Italienne de Paris (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Vallarano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elisa Chimenti, de l'oubli à la reconnaissance : parcours croisés entre recherche, édition et traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N. Tajditi; C. M. Cederna; A. Sanna, Dec 2023, Tetouan, Maroc</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du PRITEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Gauthier; Kamila Mamanazarbekova, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360513v1</w:t>
+                <w:t xml:space="preserve">hal-04130055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la structure des données pour les répertoires de la Comédie-Italienne de Paris (XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Evaluer la transdisciplinarité dans les humanités numériques : exemple de l’étude du répertoire de la Comédie Italienne de Paris (XVIII siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Desideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du PRITEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Gauthier; Kamila Mamanazarbekova, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Épistémologie des arts vivants : entre méthodes transdisciplinaires et réflexivité sur les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jade Cervetti; Manuela Filomena Ottaviani; Selene D’Agostino; Violaine Dargent, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130055v1</w:t>
+                <w:t xml:space="preserve">hal-04023144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2173,51 +2173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78A1FF3F"/>
+    <w:nsid w:val="C50D8C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2404,51 +2404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ada-desideri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8763-4725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/295137460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vallarano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v8i2.252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Modolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007211v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007201v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409924" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796794v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312788v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ada-desideri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8763-4725" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/295137460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Desideri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;truit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vallarano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1498r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57675/IMIST.PRSM/ijist-v8i2.252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Maria Cederna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Modolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.27665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt56084.2023.10409924" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>