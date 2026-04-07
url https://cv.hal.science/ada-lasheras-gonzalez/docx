--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2026,51 +2026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C2EABC1"/>
+    <w:nsid w:val="4C0B8DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>