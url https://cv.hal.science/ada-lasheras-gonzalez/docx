--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -1068,471 +1068,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las transformaciones de la topografía urbana en el sur de la península ibérica y el norte de África entre los siglos III y VIII : Redimensionamiento y descentralización</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’habitat urbain dans la péninsule ibérique méridionale et le Nord de l’Afrique entre les IIIe et VIII siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefan Ardeleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Casal García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Panzram; Laurent Brassous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Ciudades invisibles? Paisajes urbanos de la Antigüedad tardía (siglos III-VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 201, Casa de Velázquez, pp.154-169, 2025, Collection de la Casa de Velázquez, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 201, Casa de Velázquez, pp.201-218, 2025, Collection de la Casa de Velázquez</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149240v1</w:t>
+                <w:t xml:space="preserve">hal-05149225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat urbain dans la péninsule ibérique méridionale et le Nord de l’Afrique entre les IIIe et VIII siècles</w:t>
+                <w:t xml:space="preserve">Étude spatiale de l’Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brassous</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pieter Houten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Lasheras González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Panzram; Laurent Brassous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿Ciudades invisibles? Paisajes urbanos de la Antigüedad tardía (siglos III-VIII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">¿Ciudades invisibles?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.17-24, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144gj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149225v1</w:t>
+                <w:t xml:space="preserve">hal-05388711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude spatiale de l’Antiquité tardive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Las transformaciones de la topografía urbana en el sur de la península ibérica y el norte de África entre los siglos III y VIII : Redimensionamiento y descentralización</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Lasheras González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ardeleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Casal García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gutiérrez Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Panzram; Laurent Brassous. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿Ciudades invisibles?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velázquez, pp.17-24, 2025, </w:t>
+              <w:t xml:space="preserve">¿Ciudades invisibles? Paisajes urbanos de la Antigüedad tardía (siglos III-VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 201, Casa de Velázquez, pp.154-169, 2025, Collection de la Casa de Velázquez, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144gj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/144gy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388711v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces publics et collectifs dans les villes d’Hispanie méridionale et du nord de l’Afrique entre les IIIe et VIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ardeleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Lasheras González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ardeleanu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Brassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Vizcaíno Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2026,51 +2026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C0B8DFA"/>
+    <w:nsid w:val="3DF2D3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2257,51 +2257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ada-lasheras-gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5952-236X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-7072-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Macias-Sol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Rodr&#237;guez Martorell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fortuny Mendo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Cald&#233;s Aquilu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi L&#243;pez Vilar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Macias Sol&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/SAGVNTVM.54.21968" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Teruel L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ardeleanu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Casal Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144gy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Houten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144gj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144hj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Particia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ada-lasheras-gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5952-236X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAH-7072-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841830v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Macias-Sol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Strutt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Rodr&#237;guez Martorell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fortuny Mendo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Cald&#233;s Aquilu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi L&#243;pez Vilar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Macias Sol&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/SAGVNTVM.54.21968" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Teruel L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ardeleanu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Casal Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guti&#233;rrez Lloret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Houten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144gj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144gy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144hj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lebret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Lasheras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Particia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>