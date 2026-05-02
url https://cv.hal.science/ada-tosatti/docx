--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -351,165 +351,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragione poetica e ragione grafica nella poesia di ricerca: elencazioni, sequenze, stringhe</w:t>
+                <w:t xml:space="preserve">DU MOUVEMENT DE 1977 A LA MYTHOPOÏESE DE WU MING : ENGAGEMENT ET ECRITURE COLLECTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, série web 34, http://www.univ-paris3.fr/chroniques-italiennes-vient-de-paraitre-441558.kjsp?RH=1178827308773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707714v1</w:t>
+                <w:t xml:space="preserve">hal-01707749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DU MOUVEMENT DE 1977 A LA MYTHOPOÏESE DE WU MING : ENGAGEMENT ET ECRITURE COLLECTIVE</w:t>
+                <w:t xml:space="preserve">Ragione poetica e ragione grafica nella poesia di ricerca: elencazioni, sequenze, stringhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, série web 34, http://www.univ-paris3.fr/chroniques-italiennes-vient-de-paraitre-441558.kjsp?RH=1178827308773</w:t>
+              <w:t xml:space="preserve">Ticontre. Teoria Testo Traduzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707749v1</w:t>
+                <w:t xml:space="preserve">hal-01707714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPRÉSENTATIONS DU POLITIQUE DANS LES FILMS CONTEMPORAINS DÉDIÉS AUX ANNÉES 1970 : LECTURES EN CREUX DU PRÉSENT</w:t>
               </w:r>
@@ -1218,762 +1218,850 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone de Beauvoir-Jean Paul Sartre. Quale relazione? Scritti e carteggi in dialogo e confronto. A cura di Michel Kail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goliarda Sapienza tra le arti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti (a cura di). </w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marinotti Edizioni</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Gabriella Farina</w:t>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 297 p., 2026, Quaderni della Rassegna, 979-12-5496-360-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847591v1</w:t>
+                <w:t xml:space="preserve">hal-05575145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simone de Beauvoir-Jean Paul Sartre. Quale relazione? Scritti e carteggi in dialogo e confronto. A cura di Michel Kail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ada Tosatti</w:t>
+                <w:t xml:space="preserve">Paolo Tamassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 268 p., 2021</w:t>
+                <w:t xml:space="preserve">Christian Marinotti Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gabriella Farina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815037v1</w:t>
+                <w:t xml:space="preserve">hal-03847591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce d’Eramo. Un’opera plurale crocevia dei saperi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">, 401 p., 2019</w:t>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 268 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815010v1</w:t>
+                <w:t xml:space="preserve">hal-03815037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aprile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luce d’Eramo. Un’opera plurale crocevia dei saperi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucas Fiorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fandango Libri</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 144 p., 2017</w:t>
+                <w:t xml:space="preserve">Sapienza Università Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 401 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707732v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandokan</w:t>
+                <w:t xml:space="preserve">Aprile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entremonde</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 160 p., 2017</w:t>
+                <w:t xml:space="preserve">Fandango Libri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521780v1</w:t>
+                <w:t xml:space="preserve">hal-01707732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme moderne della narrazione: parole, immagini, serialità, Quaderni del Novecento, XIV</w:t>
+                <w:t xml:space="preserve">Sandokan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Bongiorno</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">Entremonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977591v1</w:t>
+                <w:t xml:space="preserve">hal-01521780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme moderne della narrazione: parole, immagini, serialità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Italie vue d'ici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Vegliante</w:t>
+                <w:t xml:space="preserve">Forme moderne della narrazione: parole, immagini, serialità, Quaderni del Novecento, XIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ada Tosatti, Jean-Charles Vegliante. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01451219v1</w:t>
+                <w:t xml:space="preserve">hal-02977591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Italie vue d'ici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vegliante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Tosatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ada Tosatti, Jean-Charles Vegliante. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 302 p., 2012, 978-2-296-55923-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blackout précédé de Vivre à Milan et suivi de l’Hypocalypse de Nanni Balestrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://entremonde.net/blackout, 2011, Blackout précédé de Vivre à Milan et suivi de l’Hypocalypse de Nanni Balestrini</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1983,853 +2071,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opposta riva di Fabiano Alborghetti: dalla “siderazione” alla considerazione</w:t>
+                <w:t xml:space="preserve">Prima non c'è nulla poi all'improvviso&amp;quot;. Omaggio a Nanni Balestrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academia University Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franco Cesati Editore, 2021</w:t>
+              <w:t xml:space="preserve">Contratto o rivoluzione! L'Autunno caldo tra operaismo e storiografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846810v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prima non c'è nulla poi all'improvviso&amp;quot;. Omaggio a Nanni Balestrini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduzione a Senza traumi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia De Paulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Academia University Press. </w:t>
+              <w:t xml:space="preserve">Maria Pia De Paulis, Ada Tosatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contratto o rivoluzione! L'Autunno caldo tra operaismo e storiografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Cesati Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-19, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846955v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione a Senza traumi?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’opposta riva di Fabiano Alborghetti: dalla “siderazione” alla considerazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senza traumi? Le ferite della storia e del presente nella creazione letteraria e artistica italiana del nuovo millennio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 11-19, 2021</w:t>
+              <w:t xml:space="preserve">, Franco Cesati Editore, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816099v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workers. Pronti a tutto (2012) e In Bici senza sella (2016). Forme del precariato nella commedia contemporanea</w:t>
+                <w:t xml:space="preserve">Poesia e contestazione dalla neo-avanguardia alle scritture di ricerca: il filo rosso balestriniano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ère précaire. Figures du travailleur dans le cinéma italien du XXIe siècle. Entre drame et comédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Controculture italiane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cesati Editore, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846880v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poesia e contestazione dalla neo-avanguardia alle scritture di ricerca: il filo rosso balestriniano</w:t>
+                <w:t xml:space="preserve">L'eco delle lingue: plurilinguismo e &amp;quot;alienità&amp;quot; in Deviazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Controculture italiane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franco Cesati Editore, 2019</w:t>
+              <w:t xml:space="preserve">Luce d'Eramo. Un'opera plurale crocevia dei saperi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846816v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eco delle lingue: plurilinguismo e &amp;quot;alienità&amp;quot; in Deviazione</w:t>
+                <w:t xml:space="preserve">Workers. Pronti a tutto (2012) e In Bici senza sella (2016). Forme del precariato nella commedia contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luce d'Eramo. Un'opera plurale crocevia dei saperi</w:t>
+              <w:t xml:space="preserve">Ère précaire. Figures du travailleur dans le cinéma italien du XXIe siècle. Entre drame et comédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846874v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dispositivi realistici nei poeti degli anni Zero »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuovi realismi: il caso italiano. Definizioni, questioni, prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transeuropa, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Maurizio Cucchi poète-traducteur : au truchement des langues et des genres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire-écrire : histoires, poétiques, anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Traduire-écrire : histoires, poétiques, anthropologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanni Balestrini: &amp;quot;tutto in una volta&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antologica. Poesie 1958-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un manifeste contre la répression : l’Italie des années de plomb vue par les intellectuels français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Italie vue d'ici. La traduction-migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sartre e Vittorini : engagement e &amp;quot;nuova cultura&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Tosatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellettuali. Preistoria, storia e destino di una categoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nino Aragno, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2976,51 +3064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bravaccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Tosatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202309001010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01707714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01707749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/nov34" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01707723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01587328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamassia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marinotti.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/senza-traumi/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editricesapienza.it/node/7894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01707732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fandangoeditore.it/shop/marchi-editoriali/fandango-libri-2/aprile/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entremonde.net" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bongiorno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librimondadori.it/libri/antologica-nanni-balestrini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bravaccio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Tosatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vegliante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202309001010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01707749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01707714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/nov34" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01412565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01707723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01587328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05575145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/goliarda-sapienza-fra-le-arti/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamassia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marinotti.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francocesatieditore.com/catalogo/senza-traumi/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucas Fiorato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editricesapienza.it/node/7894" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01707732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fandangoeditore.it/shop/marchi-editoriali/fandango-libri-2/aprile/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entremonde.net" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bongiorno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03816099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846874v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521761v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librimondadori.it/libri/antologica-nanni-balestrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>