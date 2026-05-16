--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alberto Dalla Rosa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dernière époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2025, Scripta Antiqua 188, 978-2-35613-626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la propriété impériale et l'économie dans l'Asie Minore romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2024, Scripta Antiqua, 978-2-35613-614-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le proprietà del principe nell'impero romano. Nuovi studi e prospettive sulla proprietà imperiale. Atti della giornata di studio, Milano, 22 aprile 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Segenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Dalla Rosa. Studi classici e orientali 60, pp.275-408, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cura et tutela: l’origine del potere imperiale sulle province proconsolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">227, 2014, Historia - Einzelschriften</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données épigraphiques à l’Institut Ausonius : projets anciens et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Navarro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edmondson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/CG/9999-8882/2025/01/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guerre spagnole di Augusto e il monumento di Numerius Agrestinus Equitius Pulcher recentemente scoperto a Pompei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Zuchtriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Scappaticcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scarpati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualina Buondonno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal degli scavi di Pompei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrary (1948-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches pratiques [Lexis 360 Intelligence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/lexis/2724-1564/2021/01/000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects religieux de l'exercice du pouvoir impérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.18262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sui primi procuratori della provincia d'Asia sotto Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Index : Quaderni camerti di studi romanistici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.498-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les successeurs désignés du prince et leur patrimoine. À propos de la délimitation d’Er-Rahel en Maurétanie Césarienne (CIL VIII 21663)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Lerouxel & Pont (éd.), &amp;quot;Propriétaires et citoyens dans l'Orient romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.639-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Exploitation to Integration : Imperial Quarries, Estates and Freedmen, and the Integration of Rural Phrygia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Ellenistici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.305-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silius Nerva (proconsul d’Illyrie en 16 av. J.-C.) vainqueur des Trumplini, Camunni et Vennonetes sous les auspices d’Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.463-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summum imperium auspiciumque. Une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.267--284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomeni allo studio della proprietà imperiale in Asia Minore: la questione dell’imperatore come acquirente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Classici e Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.329-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Reitzenstein, D., &amp;quot;Die lykischen Bundespriester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.573--574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praktische Lösungen für praktische Probleme: Die Gruppierung von conventus in der Provinz Asia und die Bewegungen des Prokonsuls C. Iulius Severus (procos. 152/53)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.259--276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de: &amp;quot;Il princeps romano: autocrate o magistrato? Fattori giuridici e fattori sociali del potere imperiale da Augusto a Commodo&amp;quot;. X Collegio di Diritto Romano del CEDANT: Pavia, 9–27 gennaio 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Studi Latini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.337--342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non seulement les empires. Un bref regard critique sur les plus récentes études d’histoire comparée de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.101-114. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.3710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marastoni, S., &amp;quot;Servio Tullio e l’ideologia sillana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonner Jahrbücher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2010/11, pp.731--735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Edmondson, J. (ed.), &amp;quot;Augustus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011.6.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anselmo Baroni (ed.), &amp;quot;Amministrare un impero. Roma e le sue province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Athenaeum. Studi di letteratura e Storia dell'antichità </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.569--571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Barrandon, N. & Kirbihler, F. (éd.), &amp;quot;Administrer les provinces de la république romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010.11.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quindicennio di ricerche su Augusto. Un bilancio storiografico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Classici e Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.169--231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulle fonti relative alle dispute confinarie nelle province romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160, pp.235--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appiano Lib. 136 e la data di fondazione della colonia cesariana di Cartagine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di cultura classica e medioevale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.291--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductu auspicioque: Per una riflessione sui fondamenti religiosi del potere magistratuale fino all’epoca augustea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Classici e Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49, pp.185--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aelius Onesimus et les autres : les affranchis impériaux et la vie économique d’une cité d’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Dalla Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur la propriété impériale et l'économie dans l'Asie Minore romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 183, Ausonius Éditions, pp.115-126, 2024, Scripta Antiqua, 978-2-35613-614-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des propriétés impériales dans les provinces d’Asie Mineure : hasard ou rationalité économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Dalla Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur la propriété impériale et l'économie dans l'Asie Minore romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.15-65, 2024, Scripta Antiqua 183, 978-2-35613-614-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Estates on the Lower Danube: Acquisition, Distribution, and Economic Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavtcho Kirov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Wilson; Tyler Franconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier Economies in the Roman Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrian, Middlemen and the Exploitation of Imperial Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koenraad Verboven; Paul Erdkamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economic Performance in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.47-78, 2022, Impact of Empire 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano e lo sfruttamento delle cave di Dokimeion. Una rilettura dei cambiamenti nelle sigle di cava del 136/137 d.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hernán González Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestión y trabajo en las propiedades imperiales durante el reinado de Adriano: cinco casos de estudio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Universidad de Alcalá, pp.41-65, 2021, UAH Monografías Humanidades 85, 978-84-18254-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The provincia of Augustus, or How to Reconcile Cassius Dio’s Vision of the Principate, Augustus’ Own Public Image and Early Imperial Institutional Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Díaz Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provinces and Provincial Command in Republican Rome: Genesis, Development and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Universidad de Sevilla, 2021, Libera res publica 4, 978-84-472-3089-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inimicizia e cupido pecuniae. A proposito dell’acquisizione o della rivendita del patrimonio dei nemici del principe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Marco Simón; Francisco Pina Polo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enemistad y odio en el mundo antiguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Barcelona, pp.125-134, 2021, 978-84-9168-712-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affranchis de citoyens romains dans les centres ruraux de la province d’Asie : considérations à partir de deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frija, Gabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être citoyen romain dans le monde grec au IIe siècle de notre ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-40, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Properties and Civic Territories: Between Economic Interests and Internal Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Luciani; Elvira Migliario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries of Territories and Peoples in Roman Italy and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edipuglia, pp.105-120, 2020, Documenti e studi 71, 978-88-7228-923-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto δημοκρατικός: il commentarius ex quo lex Papia Poppaea lata est, Cassio Dione e la politica augustea del consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Heller; Christel Müller; Arnaud Suspène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philorômaios kai philhellén. Hommages à Jean-Louis Ferrary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-171, 2019, Hautes études du monde gréco-romain, 978-2600057431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cesari e l'Urbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faoro, Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amministrazione dell’Italia romana dal I secolo a.C. al III secolo d.C. Fondamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondadori Università, pp.3--17, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il principe, il Senato e l'Italia (sezioni 1.1-1.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faoro, Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amministrazione dell’Italia romana dal I secolo a.C. al III secolo d.C. Fondamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondadori Università, pp.101--118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli anni 4-9 d.C.: riforme e crisi alla fine dell’epoca augustea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Segenni, Simonetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augusto dopo il bimillenario. Un bilancio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monnier Università</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84--100, 2018, STUSMA Studi sul mondo antico, 9788800749053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I magistrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faoro, Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amministrazione dell’Italia romana dal I secolo a.C. al III secolo d.C. Fondamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondadori Università, pp.45--58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roms städtische Autoritäten unter Augustus: eine Revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katharina Wojciech; Peter Eich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Verwaltung der Stadt Rom in der Hohen Kaiserzeit: Formen der Kommunikation, Interaktion und Vernetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ferdinand Schöningh, pp.51-75, 2018, Antike Imperien. Geschichte und Archäologie, 978-3-506-79251-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété familiale, pouvoir impérial : origine et gestion du patrimonium d’Auguste en Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Cavalier; M.-C. Ferriès ; F. Delrieux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste et l’Asie Mineure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-116, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando l’epigrafia è politica. A proposito dei riferimenti epigrafici nell’opera di Cassio Dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Segenni; M. Bellomo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigrafia e politica. Il contributo della documentazione epigrafica allo studio delle dinamiche politiche nel mondo romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-117, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste et la restitutio du prestige du consulat: du prince &amp;quot;magistrat&amp;quot; au prince &amp;quot;empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudry, Robinson and Hurlet, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prestige à Rome. Autour de la hiérarchie, de la différenciation et de la reconnaissance sociales entre République et Principat. Actes du colloque de Nanterre, Mae, 29-30 Sept. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-67, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa e Numidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-268, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauretania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-273, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il concetto di provincia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aureus del 28 a.C. e i poteri triumvirali di Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Lucchelli &amp; F. Rohr Vio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viri militares. Rappresentazione e propaganda tra Repubblica e Principato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-200, 2015, Polymnia. Studi di Storia romana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorse economiche e proprietà imperiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Province germaniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-140, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracia e Mesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-176, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Province imperiali e province proconsolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-36, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illirico (Dalmazia e Pannonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governatori e personale amministrativo delle province proconsolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-59, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autocrate e il magistrato. Le attività di Augusto negli ambiti di competenza consolare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Ferrary &amp; J. Scheid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il princeps romano: autocrate o magistrato? Fattori giuridici e fattori sociali del potere imperiale da Augusto a Commodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.555-585, 2015, Pubblicazioni del CEDANT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominating the Auspices: Augustus, Augury and the Proconsuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richardson, James and Santangelo, Federico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Priests and State in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.241--267, 2008, Potsdamer Altertumwissenschaftliche Beiträge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate the representativity of an epigraphic corpus. The example of PATRIMONIVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School Digital Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adeline Le Cabec, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the geographical distribution of imperial properties from Augustus to Diocletian: some answers from the data collected in by the PATRIMONIVM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land and Loyalty: The Politics of Land in the Later Roman World (4th-6th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Machado; Sebastian Schmidt-Hofner, Nov 2024, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procuratores, conductores, coloni, servi. Verwaltungsstrukturen und Wirtschaftsleistung der kaiserlichen Domänen im römischen Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Althistorisches Forschungscolloquium FU Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babett Edelmann-Singer, Nov 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procurator regionis : à l’origine des procuratèles patrimoniales de district dans l’Italie impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier de procurateur fonctions, mobilités et réseaux des procurateurs impériaux dans l’occident romain (fin Ier s. av. j.-c. - IVe s. apr.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Álvarez Melero; Alberto Dalla Rosa; Zheira Kasdi; Benoît Rossignol, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman colonies and the spread of imperial properties: a fresh look at the data in the Atlas patrimonii Caesaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECVNIA COMMVNIS: recursos económicos y sostenibilidad de las pequeñas ciudades hispanorromanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Andreu, Sep 2022, Ejea de los Caballeros, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial properties in central Asia Minor: new data on their development and territorial organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Economy of Galatia (central Anatolia) from the Hellenistic Period to the Ottoman Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hale Güney, May 2022, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geography of Imperial Properties in Asia Minor: Reconstruction and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newcastle Classics and Ancient History Research Seminar, 13th January 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Santangelo, Jan 2021, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d’exploitation des domaines impériaux romains à travers le prisme de la New Institutional Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires d'Ausonius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas patrimonii Caesaris : approches prosopographiques à l’étude du patrimoine impérial sous le Haut Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Razanajao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Broughton augustéen (Fastes Sénatoriaux augustéens): atelier prosopographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robinson Baudry; Frédéric Hurlet, Mar 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la géographie du patrimoine des empereurs romains : édition, annotation et exploration des données spatiales dans la plateforme PATRIMONIVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Razanajao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’AP Humanités Numériques Spatialisées (HNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Moncla; Carmen Brando, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02882734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empereur acheteur de terres sur le libre marché ? Problèmes juridiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de droit romain, Institut d’histoire du droit, Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Kremer, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition et l'utilisation des domaines des empereurs Romains en Italie et dans les provinces : questions anciennes, réponses nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche « Économie et Société dans le monde antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Brigitte Carre; Corinne Rousse, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial land, forests, and workshops in the Danubian region: acquisition, distribution, and economic roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier Economies in the Roman Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyler Franconi; Andrew Wilson, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inimicizia e cupido pecuniae. Sulla sorte del patrimonio dei nemici del principe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Coloquio Internacional Universidad de Zaragoza. "Enemistad y Odio en el Mundo Antiguo"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Pina Polo, Sep 2019, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiative impériale et participation privée : le témoignage des notae lapicidinarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les metalla et le prince : modalités d’acquisition et d’exploitation des mines et des carrières impériales d’Auguste au IIIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Dalla Rosa, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplying grain to imperial quarries: how to approach different sources and contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Classical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argent et pouvoir : nouveaux regards sur le rôle économique et politique du patrimoine des empereurs romains d'Auguste à Dioclétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l’école doctorale Montaigne-Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the best exploitation model for an imperial property: regional, economic and political considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economic Performance in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koenraad Verboven; Paul Erdkamp, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano e la rioganizzazione delle cave imperiali di marmo policromo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adriano y la gestión de la propiedad imperial en el occidente romano.  Aproximación a las fuentes epigráficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hernán González Bordas; Universidad de Alcalá, May 2018, Alcalá, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colons, procurateurs et empereurs dans les pétitions provenant de la province d’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lex Hadriana de rudibus agris et les domaines impériaux de la vallée du Bagradas (Africa proconsularis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Patrimonii Caesaris. Approches géographiques à l’étude des propriétés impériales dans le monde romain (44 av.-284 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achéologie, histoire et analyse spatiale. Dialogue interdisciplinaire sur la question des SIG archéologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominic Moreau, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proprietà imperiali e territori cittadini tra politica patrimoniale e diplomazia interna. Un confronto tra Italia e Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per totum orbem terrarum est.. limitum constitutio. Confini di popoli e territori nel mondo romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Luciani, May 2017, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas patrimonii Caesaris. Building a digital database for the study of the geography and the economy of the imperial properties in the Roman world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital tools for ancient historians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koenraad Verboven, Dec 2017, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves et affranchis impériaux entre service au prince et activité « indépendante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The patrimonium Caesaris: defining an object of study. 1st PATRIMONIVM thematic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Dalla Rosa, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immensa possessio. Études sur la nature juridique, l’acquisition et l’utilisation du patrimoine impérial sous le Haut-Empire romain (27 a.C. – 284 p.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Bordeaux 3-Michel de Montaigne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04798466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Patrimonii Caesaris (APC). a Digital Atlas of Imperial Properties in the Roman World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Razanajao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán González Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage du patrimoine impérial. Actes de la journée d'étude du projet LanCRAM, Paris, INHA, 1er juillet 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du (bon) usage du patrimoine du Prince au Haut-Empire: cinq études épigraphiques et archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.175-259, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auspices. Débats autour de deux apories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les auspices. Débats autour de deux apories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, pp.199-315, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alberto Dalla Rosa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dernière époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2025, Scripta Antiqua 188, 978-2-35613-626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la propriété impériale et l'économie dans l'Asie Minore romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius Éditions, 2024, Scripta Antiqua, 978-2-35613-614-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le proprietà del principe nell'impero romano. Nuovi studi e prospettive sulla proprietà imperiale. Atti della giornata di studio, Milano, 22 aprile 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simonetta Segenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Dalla Rosa. Studi classici e orientali 60, pp.275-408, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cura et tutela: l’origine del potere imperiale sulle province proconsolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">227, 2014, Historia - Einzelschriften</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la recherche d’un langage commun en épigraphie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Épigraphistes au travail, 6, pp.286-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données épigraphiques à l’Institut Ausonius : projets anciens et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagros Navarro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edmondson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ruiz Darasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/CG/9999-8882/2025/01/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guerre spagnole di Augusto e il monumento di Numerius Agrestinus Equitius Pulcher recentemente scoperto a Pompei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Zuchtriegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Scappaticcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scarpati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasqualina Buondonno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-journal degli scavi di Pompei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ferrary (1948-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches pratiques [Lexis 360 Intelligence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/lexis/2724-1564/2021/01/000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects religieux de l'exercice du pouvoir impérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pallas.18262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sui primi procuratori della provincia d'Asia sotto Augusto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Index : Quaderni camerti di studi romanistici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.498-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les successeurs désignés du prince et leur patrimoine. À propos de la délimitation d’Er-Rahel en Maurétanie Césarienne (CIL VIII 21663)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Lerouxel & Pont (éd.), &amp;quot;Propriétaires et citoyens dans l'Orient romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient - Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.639-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Exploitation to Integration : Imperial Quarries, Estates and Freedmen, and the Integration of Rural Phrygia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Ellenistici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.305-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summum imperium auspiciumque. Une lecture critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93, pp.267--284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Silius Nerva (proconsul d’Illyrie en 16 av. J.-C.) vainqueur des Trumplini, Camunni et Vennonetes sous les auspices d’Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117, pp.463-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolegomeni allo studio della proprietà imperiale in Asia Minore: la questione dell’imperatore come acquirente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Classici e Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.329-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Reitzenstein, D., &amp;quot;Die lykischen Bundespriester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.573--574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praktische Lösungen für praktische Probleme: Die Gruppierung von conventus in der Provinz Asia und die Bewegungen des Prokonsuls C. Iulius Severus (procos. 152/53)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.259--276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de: &amp;quot;Il princeps romano: autocrate o magistrato? Fattori giuridici e fattori sociali del potere imperiale da Augusto a Commodo&amp;quot;. X Collegio di Diritto Romano del CEDANT: Pavia, 9–27 gennaio 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Studi Latini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.337--342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non seulement les empires. Un bref regard critique sur les plus récentes études d’histoire comparée de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.101-114. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.3710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Edmondson, J. (ed.), &amp;quot;Augustus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011.6.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marastoni, S., &amp;quot;Servio Tullio e l’ideologia sillana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonner Jahrbücher des LVR-Landesmuseums Bonn und des LVR-Amtes für Bodendenkmalpflege im Rheinland sowie des Vereins von Altertumsfreunden im Rheinlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2010/11, pp.731--735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Anselmo Baroni (ed.), &amp;quot;Amministrare un impero. Roma e le sue province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Athenaeum. Studi di letteratura e Storia dell'antichità </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98, pp.569--571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Barrandon, N. & Kirbihler, F. (éd.), &amp;quot;Administrer les provinces de la république romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010.11.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quindicennio di ricerche su Augusto. Un bilancio storiografico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Classici e Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55, pp.169--231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulle fonti relative alle dispute confinarie nelle province romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160, pp.235--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appiano Lib. 136 e la data di fondazione della colonia cesariana di Cartagine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di cultura classica e medioevale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.291--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductu auspicioque: Per una riflessione sui fondamenti religiosi del potere magistratuale fino all’epoca augustea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Classici e Orientali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49, pp.185--255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des propriétés impériales dans les provinces d’Asie Mineure : hasard ou rationalité économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Dalla Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur la propriété impériale et l'économie dans l'Asie Minore romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.15-65, 2024, Scripta Antiqua 183, 978-2-35613-614-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aelius Onesimus et les autres : les affranchis impériaux et la vie économique d’une cité d’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Dalla Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur la propriété impériale et l'économie dans l'Asie Minore romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 183, Ausonius Éditions, pp.115-126, 2024, Scripta Antiqua, 978-2-35613-614-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04798587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Estates on the Lower Danube: Acquisition, Distribution, and Economic Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavtcho Kirov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Wilson; Tyler Franconi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier Economies in the Roman Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrian, Middlemen and the Exploitation of Imperial Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koenraad Verboven; Paul Erdkamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economic Performance in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.47-78, 2022, Impact of Empire 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano e lo sfruttamento delle cave di Dokimeion. Una rilettura dei cambiamenti nelle sigle di cava del 136/137 d.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hernán González Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestión y trabajo en las propiedades imperiales durante el reinado de Adriano: cinco casos de estudio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Universidad de Alcalá, pp.41-65, 2021, UAH Monografías Humanidades 85, 978-84-18254-43-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The provincia of Augustus, or How to Reconcile Cassius Dio’s Vision of the Principate, Augustus’ Own Public Image and Early Imperial Institutional Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alejandro Díaz Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provinces and Provincial Command in Republican Rome: Genesis, Development and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Universidad de Sevilla, 2021, Libera res publica 4, 978-84-472-3089-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inimicizia e cupido pecuniae. A proposito dell’acquisizione o della rivendita del patrimonio dei nemici del principe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Marco Simón; Francisco Pina Polo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enemistad y odio en el mundo antiguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Barcelona, pp.125-134, 2021, 978-84-9168-712-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affranchis de citoyens romains dans les centres ruraux de la province d’Asie : considérations à partir de deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frija, Gabrielle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être citoyen romain dans le monde grec au IIe siècle de notre ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-40, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial Properties and Civic Territories: Between Economic Interests and Internal Diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Luciani; Elvira Migliario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundaries of Territories and Peoples in Roman Italy and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edipuglia, pp.105-120, 2020, Documenti e studi 71, 978-88-7228-923-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto δημοκρατικός: il commentarius ex quo lex Papia Poppaea lata est, Cassio Dione e la politica augustea del consenso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Heller; Christel Müller; Arnaud Suspène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philorômaios kai philhellén. Hommages à Jean-Louis Ferrary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-171, 2019, Hautes études du monde gréco-romain, 978-2600057431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il principe, il Senato e l'Italia (sezioni 1.1-1.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faoro, Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amministrazione dell’Italia romana dal I secolo a.C. al III secolo d.C. Fondamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondadori Università, pp.101--118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cesari e l'Urbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faoro, Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amministrazione dell’Italia romana dal I secolo a.C. al III secolo d.C. Fondamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondadori Università, pp.3--17, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli anni 4-9 d.C.: riforme e crisi alla fine dell’epoca augustea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Segenni, Simonetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augusto dopo il bimillenario. Un bilancio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Monnier Università</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84--100, 2018, STUSMA Studi sul mondo antico, 9788800749053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I magistrati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faoro, Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’amministrazione dell’Italia romana dal I secolo a.C. al III secolo d.C. Fondamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondadori Università, pp.45--58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roms städtische Autoritäten unter Augustus: eine Revolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katharina Wojciech; Peter Eich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Verwaltung der Stadt Rom in der Hohen Kaiserzeit: Formen der Kommunikation, Interaktion und Vernetzung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Ferdinand Schöningh, pp.51-75, 2018, Antike Imperien. Geschichte und Archäologie, 978-3-506-79251-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété familiale, pouvoir impérial : origine et gestion du patrimonium d’Auguste en Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Cavalier; M.-C. Ferriès ; F. Delrieux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auguste et l’Asie Mineure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-116, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quando l’epigrafia è politica. A proposito dei riferimenti epigrafici nell’opera di Cassio Dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Segenni; M. Bellomo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigrafia e politica. Il contributo della documentazione epigrafica allo studio delle dinamiche politiche nel mondo romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-117, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste et la restitutio du prestige du consulat: du prince &amp;quot;magistrat&amp;quot; au prince &amp;quot;empereur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudry, Robinson and Hurlet, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prestige à Rome. Autour de la hiérarchie, de la différenciation et de la reconnaissance sociales entre République et Principat. Actes du colloque de Nanterre, Mae, 29-30 Sept. 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-67, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governatori e personale amministrativo delle province proconsolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-59, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autocrate e il magistrato. Le attività di Augusto negli ambiti di competenza consolare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-L. Ferrary &amp; J. Scheid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il princeps romano: autocrate o magistrato? Fattori giuridici e fattori sociali del potere imperiale da Augusto a Commodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.555-585, 2015, Pubblicazioni del CEDANT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauretania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-273, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa e Numidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-268, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il concetto di provincia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aureus del 28 a.C. e i poteri triumvirali di Ottaviano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Lucchelli &amp; F. Rohr Vio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viri militares. Rappresentazione e propaganda tra Repubblica e Principato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-200, 2015, Polymnia. Studi di Storia romana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorse economiche e proprietà imperiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Province germaniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-140, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracia e Mesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-176, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illirico (Dalmazia e Pannonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Province imperiali e province proconsolari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letta, C. &amp; Segenni, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma e le sue province. Dalla prima guerra punica a Diocleziano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-36, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominating the Auspices: Augustus, Augury and the Proconsuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richardson, James and Santangelo, Federico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Priests and State in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.241--267, 2008, Potsdamer Altertumwissenschaftliche Beiträge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to estimate the representativity of an epigraphic corpus. The example of PATRIMONIVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School Digital Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adeline Le Cabec, Jul 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the geographical distribution of imperial properties from Augustus to Diocletian: some answers from the data collected in by the PATRIMONIVM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land and Loyalty: The Politics of Land in the Later Roman World (4th-6th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Machado; Sebastian Schmidt-Hofner, Nov 2024, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procurator regionis : à l’origine des procuratèles patrimoniales de district dans l’Italie impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier de procurateur fonctions, mobilités et réseaux des procurateurs impériaux dans l’occident romain (fin Ier s. av. j.-c. - IVe s. apr.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Álvarez Melero; Alberto Dalla Rosa; Zheira Kasdi; Benoît Rossignol, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procuratores, conductores, coloni, servi. Verwaltungsstrukturen und Wirtschaftsleistung der kaiserlichen Domänen im römischen Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Althistorisches Forschungscolloquium FU Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Babett Edelmann-Singer, Nov 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman colonies and the spread of imperial properties: a fresh look at the data in the Atlas patrimonii Caesaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PECVNIA COMMVNIS: recursos económicos y sostenibilidad de las pequeñas ciudades hispanorromanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Javier Andreu, Sep 2022, Ejea de los Caballeros, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial properties in central Asia Minor: new data on their development and territorial organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Economy of Galatia (central Anatolia) from the Hellenistic Period to the Ottoman Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hale Güney, May 2022, Aahrus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geography of Imperial Properties in Asia Minor: Reconstruction and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newcastle Classics and Ancient History Research Seminar, 13th January 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federico Santangelo, Jan 2021, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire la géographie du patrimoine des empereurs romains : édition, annotation et exploration des données spatiales dans la plateforme PATRIMONIVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Razanajao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’AP Humanités Numériques Spatialisées (HNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludovic Moncla; Carmen Brando, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02882734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles d’exploitation des domaines impériaux romains à travers le prisme de la New Institutional Economics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires d'Ausonius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas patrimonii Caesaris : approches prosopographiques à l’étude du patrimoine impérial sous le Haut Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Razanajao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Broughton augustéen (Fastes Sénatoriaux augustéens): atelier prosopographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robinson Baudry; Frédéric Hurlet, Mar 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empereur acheteur de terres sur le libre marché ? Problèmes juridiques, politiques et sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de droit romain, Institut d’histoire du droit, Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Kremer, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition et l'utilisation des domaines des empereurs Romains en Italie et dans les provinces : questions anciennes, réponses nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherche « Économie et Société dans le monde antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Brigitte Carre; Corinne Rousse, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperial land, forests, and workshops in the Danubian region: acquisition, distribution, and economic roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier Economies in the Roman Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tyler Franconi; Andrew Wilson, Sep 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inimicizia e cupido pecuniae. Sulla sorte del patrimonio dei nemici del principe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Coloquio Internacional Universidad de Zaragoza. "Enemistad y Odio en el Mundo Antiguo"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francisco Pina Polo, Sep 2019, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colons, procurateurs et empereurs dans les pétitions provenant de la province d’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lex Hadriana de rudibus agris et les domaines impériaux de la vallée du Bagradas (Africa proconsularis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Patrimonii Caesaris. Approches géographiques à l’étude des propriétés impériales dans le monde romain (44 av.-284 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achéologie, histoire et analyse spatiale. Dialogue interdisciplinaire sur la question des SIG archéologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominic Moreau, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplying grain to imperial quarries: how to approach different sources and contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Classical Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiative impériale et participation privée : le témoignage des notae lapicidinarum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les metalla et le prince : modalités d’acquisition et d’exploitation des mines et des carrières impériales d’Auguste au IIIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Dalla Rosa, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argent et pouvoir : nouveaux regards sur le rôle économique et politique du patrimoine des empereurs romains d'Auguste à Dioclétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l’école doctorale Montaigne-Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the best exploitation model for an imperial property: regional, economic and political considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Economic Performance in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koenraad Verboven; Paul Erdkamp, Dec 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano e la rioganizzazione delle cave imperiali di marmo policromo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adriano y la gestión de la propiedad imperial en el occidente romano.  Aproximación a las fuentes epigráficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hernán González Bordas; Universidad de Alcalá, May 2018, Alcalá, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proprietà imperiali e territori cittadini tra politica patrimoniale e diplomazia interna. Un confronto tra Italia e Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Per totum orbem terrarum est.. limitum constitutio. Confini di popoli e territori nel mondo romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Luciani, May 2017, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas patrimonii Caesaris. Building a digital database for the study of the geography and the economy of the imperial properties in the Roman world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital tools for ancient historians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Koenraad Verboven, Dec 2017, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02394918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esclaves et affranchis impériaux entre service au prince et activité « indépendante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The patrimonium Caesaris: defining an object of study. 1st PATRIMONIVM thematic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alberto Dalla Rosa, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immensa possessio. Études sur la nature juridique, l’acquisition et l’utilisation du patrimoine impérial sous le Haut-Empire romain (27 a.C. – 284 p.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Bordeaux 3-Michel de Montaigne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04798466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Patrimonii Caesaris (APC). a Digital Atlas of Imperial Properties in the Roman World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Razanajao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Broux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Faoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán González Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage du patrimoine impérial. Actes de la journée d'étude du projet LanCRAM, Paris, INHA, 1er juillet 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du (bon) usage du patrimoine du Prince au Haut-Empire: cinq études épigraphiques et archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.175-259, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auspices. Débats autour de deux apories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Berthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Dalla Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les auspices. Débats autour de deux apories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, pp.199-315, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Segenni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edmondson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/CG/9999-8882/2025/01/017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zuchtriegel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Scappaticcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarpati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Buondonno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/lexis/2724-1564/2021/01/000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.18262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.3710" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavtcho Kirov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/en/7029-9782600057431.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mondadorieducation.it/libro/simonetta-segenni/augusto-dopo-il-bimillenario/120900058075" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734794v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395413v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me France" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04798466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Broux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faoro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Dalla Rosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Segenni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743611v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05460177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edmondson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/CG/9999-8882/2025/01/017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zuchtriegel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Scappaticcio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scarpati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualina Buondonno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/lexis/2724-1564/2021/01/000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.18262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.3710" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798537v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavtcho Kirov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/en/7029-9782600057431.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853511v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mondadorieducation.it/libro/simonetta-segenni/augusto-dopo-il-bimillenario/120900058075" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394176v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394161v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394927v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395405v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394033v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me France" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04798466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Broux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faoro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>