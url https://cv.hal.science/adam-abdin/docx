--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -98,51 +98,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -223,482 +223,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t>
+                <w:t xml:space="preserve">Optimal management of coupled shared autonomous electric vehicles and power grids: potential of renewable energy integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongping Wang</w:t>
+                <w:t xml:space="preserve">Xianyi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.104726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684169v1</w:t>
+                <w:t xml:space="preserve">hal-04618301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal management of coupled shared autonomous electric vehicles and power grids: potential of renewable energy integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xianyi Yang</w:t>
+                <w:t xml:space="preserve">Unlocking Flexible Electric Vehicle Charging via New Rate Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icaro Silvestre Freitas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104726⟩</w:t>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5547/01956574.45.3.igom⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618301v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving critical buildings energy resilience via shared autonomous electric vehicles — A sequential optimization framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Flexible Electric Vehicle Charging via New Rate Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icaro Silvestre Freitas Gomes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Perez</w:t>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (3), </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.110474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5547/01956574.45.3.igom⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176489v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended review on cyber vulnerabilities of AI technologies in space applications: Technological challenges and international governance of AI</w:t>
               </w:r>
@@ -844,51 +844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam F. Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -974,51 +974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam F. Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,51 +1104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakil Caunhye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Alexandre Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1199,51 +1199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic -The case of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakil Caunhye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakil Caunhye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Alexandre Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1431,1356 +1431,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience assessment of electrified road networks subject to charging station failures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic – The case of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakil Caunhye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mice.12736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266227v1</w:t>
+                <w:t xml:space="preserve">hal-03481105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic – The case of COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience assessment of electrified road networks subject to charging station failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mice.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481105v1</w:t>
+                <w:t xml:space="preserve">hal-03266227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated framework for operational flexibility assessment in multi-period power system planning with renewable energy production</w:t>
+                <w:t xml:space="preserve">A modeling and optimization framework for power system design with operational flexibility and resilience against extreme weather events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988983v1</w:t>
+                <w:t xml:space="preserve">hal-02428603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An integrated framework for operational flexibility assessment in multi-period power system planning with renewable energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.898-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of power transmission network failures in a uniform pricing electricity market environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Fu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.1042 - 1055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Planning and Scheduling for Satellite Servicing Under Partial Observability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susmitha Patnala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SCITECH 2026 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Aeronautics and Astronautics, Jan 2026, Orlando (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard Intensity Threshold for Exposure Modeling of Systems of Interest to Climate Change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Soto</w:t>
+                <w:t xml:space="preserve">Decision-Focused Predictive Maintenance: Bridging the Gap between Data-Driven RUL Prognostics and Maintenance Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuojun Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Mitici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL SRA-E 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1514 - 1521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05045632v2</w:t>
+                <w:t xml:space="preserve">hal-05464731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Space Resilience: An Integrated Maintenance and Routing Optimization Framework for On-Orbit Servicing Missions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Claret</w:t>
+                <w:t xml:space="preserve">Battery-time-space fragment-based formulation for the Electric Autonomous Dial-A-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boshuai Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Space Operations (SpaceOps 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">EURO Working Group Meeting on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094217v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-Focused Predictive Maintenance: Bridging the Gap between Data-Driven RUL Prognostics and Maintenance Planning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategic Management of On-Orbit Servicing: Leveraging Operations Research Methods for Enhanced Mission Planning and Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Space Operations (SpaceOps 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montreal (Canada), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464731v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-time-space fragment-based formulation for the Electric Autonomous Dial-A-Ride Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Scenario-based Testing for Automated Driving Systems: An Ontology-Based Scenario Modeling Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenguo Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boshuai Zhao</w:t>
+                <w:t xml:space="preserve">Svetlana Dicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jakob Puchinger</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Giroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Working Group Meeting on Vehicle Routing and Logistics Optimization (VeRoLog 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.622-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013438800003941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125306v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Management of On-Orbit Servicing: Leveraging Operations Research Methods for Enhanced Mission Planning and Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condition-Based Maintenance for Large-Scale Fleets under Multiple Constraints: A Constrained MDP Model with Primal-Dual Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Space Operations (SpaceOps 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1065 - 1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094300v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Scenario-based Testing for Automated Driving Systems: An Ontology-Based Scenario Modeling Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Dicheva</w:t>
+                <w:t xml:space="preserve">Hazard Intensity Threshold for Exposure Modeling of Systems of Interest to Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Giroux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Vehicle Technology and Intelligent Transport Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL SRA-E 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Stavanger (NOR), Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013438800003941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05034174v1</w:t>
+                <w:t xml:space="preserve">hal-05045632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-Based Maintenance for Large-Scale Fleets under Multiple Constraints: A Constrained MDP Model with Primal-Dual Solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiping Fang</w:t>
+                <w:t xml:space="preserve">Enhancing Space Resilience: An Integrated Maintenance and Routing Optimization Framework for On-Orbit Servicing Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Space Operations (SpaceOps 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montreal (Canada), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464713v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-orbit Servicing for Spacecraft Collision Avoidance With Autonomous Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susmitha Patnala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2796,1201 +2900,1529 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first joint European Space Agency SPAICE Conference / IAA Conference on AI in and for Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Harwell, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Study on Nuclear Electric Propulsion for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alesia Herasimenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susmitha Patnala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rubiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Makoto Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th International Astronautical Congress (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Astronautical Federation (IAF), Oct 2024, Milan, Italy. pp.90913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Driven Risk-Aware Scheduling for Active Debris Removal Missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo De-Rohan-Willner</w:t>
+                <w:t xml:space="preserve">Vulnerability And Exposure Of Assets To Climate Change Related Hazards Models On Different Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nikitits</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Selouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ziv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first joint European Space Agency SPAICE Conference / IAA Conference on AI in and for Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Harwell, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709553v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spacecraft Autonomous Decision-Planning for Collision Avoidance : a Reinforcement Learning Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI-Driven Risk-Aware Scheduling for Active Debris Removal Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Loizeau</w:t>
+                <w:t xml:space="preserve">Antoine Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo De-Rohan-Willner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nikitits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th International Astronautical Congress (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Astronautical Federation (IAF), Oct 2023, Baku, Azerbaijan</w:t>
+              <w:t xml:space="preserve">The first joint European Space Agency SPAICE Conference / IAA Conference on AI in and for Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Harwell, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334473v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Star: Data-Driven Sailing for an Efficient and Safe Passage in the Arctic Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adam F. Abdin</w:t>
+                <w:t xml:space="preserve">Spacecraft Autonomous Decision-Planning for Collision Avoidance : a Reinforcement Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd International Astronautical Congress, IAC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">74th International Astronautical Congress (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Astronautical Federation (IAF), Oct 2023, Baku, Azerbaijan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318106v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Star: Data-Driven Sailing for an Efficient and Safe Passage in the Arctic Ocean</w:t>
+                <w:t xml:space="preserve">Cyber Vulnerabilities and Risks of AI Technologies in Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Avin Vadas</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Markova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devanshu Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd International Astronautical Congress (IAC), Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Astronautical Congress, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965080v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Vulnerabilities and Risks of AI Technologies in Space Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“AI systems to ensure cyber security in space”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebile Pelin Mantı</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devanshu Jha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd International Astronautical Congress (IAC), Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Astronautical Congress, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">73rd International Astronautical Congress, IAC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908014v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“AI systems to ensure cyber security in space”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">North Star: Data-Driven Sailing for an Efficient and Safe Passage in the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kho Caayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Vadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd International Astronautical Congress, IAC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">73rd International Astronautical Congress (IAC), Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Astronautical Congress, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318104v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions for construction of a lunar base: A proposal to use the spacex starship as a permanent habitat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Amberger</w:t>
+                <w:t xml:space="preserve">North Star: Data-Driven Sailing for an Efficient and Safe Passage in the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Apollonio</w:t>
+                <w:t xml:space="preserve">Arthur Kho Caayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Bardi de Fourtou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avin Vadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam F. Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAF Space Exploration Symposium 2021 at the 72nd International Astronautical Congress, IAC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Dubai, France</w:t>
+              <w:t xml:space="preserve">73rd International Astronautical Congress, IAC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318110v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is one meter enough? Assessing the impacts of domestic electric vehicle-only rate adoption via submetering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icaro Silvestre Freitas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy, COVID, and Climate Change, 1st IAEE Online Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions for construction of a lunar base: A proposal to use the spacex starship as a permanent habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Amberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Apollonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bardi de Fourtou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bolmgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAF Space Exploration Symposium 2021 at the 72nd International Astronautical Congress, IAC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dubai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the resilience of an electrified transportation network considering failures of charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.3742-3749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power System Design for Resilience and Flexibility Against Extreme Weather Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.321-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Dynamic Pricing on the Performance of Shared Automated Vehicles in Mobility as a Service: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Zigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rotterdam (NL), Netherlands. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4000,165 +4432,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Urban Mobility Futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sustainable Urban Futures, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-45795-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4168,120 +4600,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Planning of Electric Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization in Large Scale Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Springer Optimization and Its Applications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28565-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4291,227 +4723,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dynamic Pricing on the Performance of Shared Automated Vehicles in Mobility as a Service: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Zigah</w:t>
+                <w:t xml:space="preserve">Toward Decision-Oriented Prognostics: An Integrated Estimate-Optimize Framework for Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuojun Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150532v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Decision-Oriented Prognostics: An Integrated Estimate-Optimize Framework for Predictive Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuojun Xie</w:t>
+                <w:t xml:space="preserve">Impact of Dynamic Pricing on the Performance of Shared Automated Vehicles in Mobility as a Service: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Zigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yiping Fang</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117355v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resilience-based framework for the optimal coupling of interdependent critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4520,204 +4952,204 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446712v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized, centralized, and information-sharing decision environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4727,134 +5159,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New electric vehicle charging rate design : an MPEC assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icaro Silvestre Freitas Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RSC 2021/88, Robert Schuman Centre for Advanced Studies, Florence School of Regulation. 2021, https://fsr.eui.eu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4864,114 +5296,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic modeling and robust optimization of power systems planning under a high share of renewable energy sources and extreme weather events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electric power. Université Paris Saclay (COmUE), 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLC046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03092308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5118,51 +5550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmitha Patnala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.12.022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Silvestre Freitas Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.45.3.igom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Breda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Markova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebile Pelin Mant&#305;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2023.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Alexandre Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045632v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094217v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Claret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Xie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125306v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshuai Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Cui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dicheva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013438800003941" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rubiolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poupon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo De-Rohan-Willner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nikitits" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourriez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loizeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kho Caayon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Vadas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908014v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devanshu Jha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318104v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Boschetti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Amberger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Apollonio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bardi de Fourtou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bolmgren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28565-4_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446712v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmitha Patnala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.12.022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104726" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Silvestre Freitas Gomes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.45.3.igom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106513" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Breda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Markova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebile Pelin Mant&#305;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2023.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Alexandre Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Xie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshuai Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Cui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dicheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013438800003941" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045632v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Claret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rubiolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626254v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poupon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo De-Rohan-Willner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nikitits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loizeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devanshu Jha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Boschetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kho Caayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Vadas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Amberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Apollonio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bardi de Fourtou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bolmgren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28565-4_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446712v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>