--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -444,261 +444,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving critical buildings energy resilience via shared autonomous electric vehicles — A sequential optimization framework</w:t>
+                <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinming Liu</w:t>
+                <w:t xml:space="preserve">Hongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106513⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.110474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371937v1</w:t>
+                <w:t xml:space="preserve">hal-04684169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongping Wang</w:t>
+                <w:t xml:space="preserve">Improving critical buildings energy resilience via shared autonomous electric vehicles — A sequential optimization framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.110474. </w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2023.106513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684169v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended review on cyber vulnerabilities of AI technologies in space applications: Technological challenges and international governance of AI</w:t>
               </w:r>
@@ -844,51 +844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam F. Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -974,51 +974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam F. Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,51 +1104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakil Caunhye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Alexandre Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1199,51 +1199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic -The case of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakil Caunhye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakil Caunhye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Alexandre Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1450,51 +1450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic – The case of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakil Caunhye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,90 +1571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience assessment of electrified road networks subject to charging station failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.706-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,51 +1805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated framework for operational flexibility assessment in multi-period power system planning with renewable energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 222, pp.898-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1909,51 +1909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Fu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.1042 - 1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3674,90 +3674,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kho Caayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avin Vadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Abdin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam F. Abdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd International Astronautical Congress (IAC), Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Astronautical Congress, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">73rd International Astronautical Congress, IAC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965080v1</w:t>
+                <w:t xml:space="preserve">hal-04318106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Star: Data-Driven Sailing for an Efficient and Safe Passage in the Arctic Ocean</w:t>
               </w:r>
@@ -3782,90 +3782,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kho Caayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avin Vadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam F. Abdin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd International Astronautical Congress, IAC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">73rd International Astronautical Congress (IAC), Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Astronautical Congress, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318106v1</w:t>
+                <w:t xml:space="preserve">hal-03965080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is one meter enough? Assessing the impacts of domestic electric vehicle-only rate adoption via submetering.</w:t>
               </w:r>
@@ -4084,90 +4084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the resilience of an electrified transportation network considering failures of charging stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.3742-3749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.321-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4627,51 +4627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Planning of Electric Power Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization in Large Scale Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Springer Optimization and Its Applications, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4952,51 +4952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5027,103 +5027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized, centralized, and information-sharing decision environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Puchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5550,51 +5550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmitha Patnala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.12.022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104726" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Silvestre Freitas Gomes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.45.3.igom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106513" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Breda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Markova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebile Pelin Mant&#305;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2023.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Alexandre Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Xie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshuai Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Cui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dicheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013438800003941" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045632v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Claret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rubiolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626254v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poupon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo De-Rohan-Willner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nikitits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loizeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devanshu Jha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Boschetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kho Caayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Vadas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Amberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Apollonio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bardi de Fourtou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bolmgren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28565-4_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446712v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmitha Patnala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2025.12.022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104726" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176489v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Silvestre Freitas Gomes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5547/01956574.45.3.igom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106513" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Breda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Markova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebile Pelin Mant&#305;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsse.2023.08.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Alexandre Cardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03907757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.04.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01786591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Xie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boshuai Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenguo Cui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Dicheva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013438800003941" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045632v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dutel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Claret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rubiolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makoto Hein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626254v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Selouane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ziv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poupon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo De-Rohan-Willner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nikitits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourriez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loizeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devanshu Jha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Boschetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kho Caayon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Vadas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965080v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339029v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Amberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Apollonio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bardi de Fourtou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bolmgren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45795-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28565-4_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117355v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446712v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03092308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLC046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>