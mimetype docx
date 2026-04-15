--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -191,109 +191,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">دولت، سرمایه و هبیتوس در بستر انتقادی :در باب جنگهای داخلی</w:t>
+                <w:t xml:space="preserve">رژیم ملیشه ای در افغانستان</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Baczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Political Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (35), pp.92-107</w:t>
+              <w:t xml:space="preserve">Adalat va Omid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525045v1</w:t>
+                <w:t xml:space="preserve">hal-05021569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transnational Government of Violence. Imaginary Anthropology and Militia Regime during the Western Intervention in Afghanistan (2001–2021)</w:t>
               </w:r>
@@ -364,109 +364,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">رژیم ملیشه ای در افغانستان</w:t>
+                <w:t xml:space="preserve">دولت، سرمایه و هبیتوس در بستر انتقادی :در باب جنگهای داخلی</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Baczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adalat va Omid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.145-160</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Political Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (35), pp.92-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021569v1</w:t>
+                <w:t xml:space="preserve">hal-05525045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejoinder to Egor Lazarev’s Review of: The Taliban Courts in Afghanistan: Waging War by Law</w:t>
               </w:r>
@@ -1048,196 +1048,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking about Civil Wars with and beyond Bourdieu: State, Capital and Habitus in Critical Contexts</w:t>
+                <w:t xml:space="preserve">Les tribunaux Taliban, instruments de la victoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Baczko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Classical Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (2), pp.199-221. </w:t>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (16), pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1468795X211002688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/delib.016.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072594v1</w:t>
+                <w:t xml:space="preserve">hal-03921799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tribunaux Taliban, instruments de la victoire</w:t>
+                <w:t xml:space="preserve">Thinking about Civil Wars with and beyond Bourdieu: State, Capital and Habitus in Critical Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Baczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dorronsoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Délibérée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/2 (16), pp.77-82. </w:t>
+              <w:t xml:space="preserve">Journal of Classical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.199-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/delib.016.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1468795X211002688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921799v1</w:t>
+                <w:t xml:space="preserve">hal-04072594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les talibans ont vaincu l’Occident</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05176377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baczko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.743.0431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05525045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05176388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05176351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698249.2025.2500129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.241.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.167.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03921805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03884880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03649109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468795X211002688" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03921799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.016.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quesnay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maai Youssef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3732243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0309" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.075.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.211.0024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giustozzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22142290-00102003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.104.0025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.100.0171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.019.0011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04780724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-guerre-par-le-droit-2/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04316026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-taliban-courts-in-afghanistan-9780198896777?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02474627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05524944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/For-a-New-Political-Sociology-The-Relational-Approach-of-Pierre-Bourdieu/Atkinson/p/book/9781032813301" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003499282-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05267494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/radicalites-religieuses-9782226501400" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05176440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Riche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05176377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baczko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.743.0431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05021569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05176388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903276-bja10070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05525045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05176351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698249.2025.2500129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.241.0005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Massicard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.167.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03921805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03884880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03649109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03921799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.016.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468795X211002688" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quesnay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279678v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.090.0070" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003894v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maai Youssef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3732243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916968v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.074.0137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0309" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.075.0037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.211.0024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Giustozzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22142290-00102003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.104.0025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.8034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.100.0171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.019.0011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04780724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/la-guerre-par-le-droit-2/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04316026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-taliban-courts-in-afghanistan-9780198896777?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02474627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05524944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/For-a-New-Political-Sociology-The-Relational-Approach-of-Pierre-Bourdieu/Atkinson/p/book/9781032813301" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003499282-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05267494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/radicalites-religieuses-9782226501400" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05176440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459734v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393860v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Riche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Makki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>