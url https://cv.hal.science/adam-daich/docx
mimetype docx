--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ADAM DAICH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adam-daich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6942-0519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111954916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicyclic N,S-Acetals Containing Fused Cysteine-Amide System as New Heterocyclic Class Targeting Human Farnesyltransferase (FTase-h)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Farce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.1717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26041717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-Catalyzed C-H Functionalization and Flame-Retardant Properties of Isophosphinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen-Pacelye Mengue Me Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Mwande-Maguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (21), pp.5104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29215104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Hba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.1207. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu‐promoted Access to 1,4‐Diazine‐Fused Isoindoles Through Concomitant C sp 3 −N and C sp 2 −N Bonds Formation Starting from Constrained N,O ‐acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366 (24), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of novel N -benzyl-2,5-dihydro-1 H -pyrrole-linked benzopyrimidine conjugates as antimicrobial agents: study combining in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Chortani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Edziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (32), pp.14262-14276. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02744B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichotomic Dearomatizations of Benzene vs Pyridine Rings of Sulfonyloxypyridine via (3 + 2) Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (17), pp.12265-12275. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c00901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semi-synthesis and molecular docking of new antibacterial and antibiofilm triazole conjugates from hydroxy-triterpene acids and fluoroquinolones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (34), pp.15973-15986. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nj02922k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five‐Membered Nitrogen Heterocycles Synthesis through 1,3‐Dipolar Cycloaddition of Non‐Stabilized Azomethine Ylides with 2‐Pyridone Heteroaromatic Systems as Dipolarophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Champavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.102-116. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202001404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aza-heterocyclic frameworks through intramolecular π-system trapping of spiro-N-acyliminiums generated from isoindolinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Chortani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (5), pp.2393-2403. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ04052E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Efficient Eco‐Friendly Supported Catalysts for the Synthesis of Amides with Antioxidant and Anti‐Inflammatory Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogatien Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.459-467. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201900641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass of ryegrass from field experiments: toward a cost-effective and efficient biosourced catalyst for the synthesis of Moclobemide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green chemistry letters and reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17518253.2020.1856943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐Selective Pd‐Catalysed Fujiwara‐Moritani type Reaction of N,S ‐Heterocyclic Systems with Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 363 (4), pp.1088-1095. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and efficient method to synthesize meloxicam in one-step procedure with respect to the green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Iranian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13738-018-1525-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to 3-spiroindolizines containing an isoindole ring through intra-molecular arylation of spiro-N-acyliminium species: a new family of potent farnesyltransferase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Marzag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Strohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (10), pp.2798-2808. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ob02612b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indolylglycines Backbones in the Synthesis of Enantiopure 3,3-Spiroindolenines, Indolyl Tetracyclic Hemiaminals, and 3-Indolyl-maleimides Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Ferko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (33), pp.5662-5677. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ryegrass on multicontaminated soils part 2: a green process to provide idrocilamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sustainable Development and Use of Plant Biomass for Marketable Resources, 11 (23), pp.6685. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[7,8]indolizinoquinoline scaffolds based on Mg(ClO4)2-promoted regiospecific imide reduction and π-cyclization of N-acyliminium species. Analogues of the topo-1 poison rosettacin and 22-hydroxyacuminatine alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Souizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.680-693. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenyliodine(III) Diacetate/I 2 ‐Mediated Domino Approach for Pyrrolo[1,4]Thiazines and 1,4‐Thiazines by a One‐Pot Morin Rearrangement of N,S ‐ Acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (24), pp.6113-6118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201901111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Semisynthesis of (+)/(−)-Gossypol Schiff Base Derivatives from Ground Plant Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (7), pp.1779-1790. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b01045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reactivity of Enantiopure (S)-6-Oxopipecolic Acid and Corresponding Pyridoisoquinolines Under Acidic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Balónová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (40), pp.5499-5511. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and semisynthesis of new herbicide as 1,2,3-triazole derivatives of the natural maslinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Znati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.102-107. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new process for Na 2 Ca(HPO 4 ) 2 synthesis and its application as a heterogeneous catalyst in Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Merroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourya Ghailane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Habbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13171/mjc71/01804111125-souizi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Conventional Lewis Acids to Heterogeneous Montmorillonite K10 Eco-Friendly Plant-Based Catalysts Used as Green Lewis Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1249-1277. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201702435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3,5-Oxadiazine Framework by Oxygen vs. Nitrogen Trapping of an N-Acyliminium Ion Derived from N,O-bis-TMS Pyroglutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M. Abuhaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Homerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marzag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (33), pp.10654-10660. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201701766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mechanism Revision of a Catalyzed Cyclization of Benzaldehyde Bearing Alkyne-Nitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Š. Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Šoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (18), pp.4742-4745. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SECheM Concept for Isolation and Chemical Modification of Gossypol Directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ould Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.410-415. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Free Cascade Approach toward Polysubstituted Indolizines from Chromone-Based Michael Acceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Le Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.1978-1981. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and biological studies of Atriplex inflata f. Muell.: isolation of secondary bioactive metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Znati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Nguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (8), pp.1064-1074. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jphp.12735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Based Kinetic Control in a Domino Process: A Powerful Tool Toward Molecular Diversity in Chromone Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (23), pp.12188-12201. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.7b01996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intramolecular C–C vs. C–O bond coupling reactions toward C 6 ring-fused 2-pyridone synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rebbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (14), pp.3564-3573. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ob00303f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Functional Groups on the Copper-Initiated N-Arylation of 5-Functionalized Pyrrolidin-2-ones and Their Vinylogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthesis (Germany), 48 (1414), pp.2226-2244. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology of HPAs: A Family of Ceramide Trafficking Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (49), pp.17514-17525. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis and Binding Study of New Long-Chain HPA-12 Analogues as Potent Ligands of the Ceramide Transfer Protein CERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ďuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (19), pp.6676-6686. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201505121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi(OTf) 3 -Catalysed Access to 2,3-Substituted Isoindolinones and Tricyclic N,O-Acetals by Trapping of Bis- N -Acyliminium Species in a Tandem Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (21), pp.3592-3602. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triflic Acid Catalyzed Intermolecular α-Amination of Pterolactams to Give 5-Arylaminopyrrolidinones via N-Acyliminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina-Mirabela Dumitriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bîcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulku Eryuruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Belei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.934-940. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chiral-pool approach into epi-thieno analogues of the scarce bioactive phenanthroquinolizidine alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vrábel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (23), pp.3221-3231. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu-Triggered Sequence Involved in a One-Pot Domino Process toward Tetracyclic Systems Bearing a Bis- N , O -acetal Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (19), pp.8837 - 8849. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.6b01523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unprecedented Straightforward Synthesis of Chiral Pyrrolo[3,4- b ]quinolone and Pyrrolo[3,2- b ]quinolone Backbones Starting from trans -4-Hydroxy-L-proline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/1504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditious Synthesis of the Topoisomerase I Inhibitors Isoindolo[2,1-b]isoquinolin-7(5H)-one and the Alkaloid Rosettacin Based on Aryl Radical Cyclization of Enamide Generated by Using N-Acyl­iminium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahssen El Blidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Namoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (22), pp.3583-3592. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Stereoselective Domino Oxa-Michael/Aza-Michael/Cyclization Synthesis of Bicyclic Lactams and Spirooxindole Skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (33), pp.7244-7248. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201501072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CERT antagonist HPA-12: First practical synthesis and individual binding evaluation of the four stereoisomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (9), pp.2004-2009. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New septanoside and 20-hydroxyecdysone septanoside derivative from Atriplex portulacoides roots with preliminary biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Nguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Ali Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (8), pp.1665-1670. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Access to Highly Functional Bicyclic γ- and δ-Lactams: Origins of Chirality Transfer to Contiguous Tertiary/Quaternary Stereocenters Assessed by DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (7), pp.2966-2979. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201405094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaton’s Reagent-Mediated Domino π-Cationic Arylations of Aromatic Carboxylic Acids to Iasi-Red Polymethoxylated Polycyclic Aromatic Hydrocarbons: Products with Unprecedented Biological Activities as Tubulin Polymerization Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ledé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hénichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (32), pp.10117-10130. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel chiral 1,4-dihydropyridinyl Schiff-base ligands, with characterization and evaluation of calcium channel blocker activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Valigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudovít Varečka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Vaneková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (5), pp.835-847. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00706-014-1164-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-route to scarce furo[3,2-f]indolizidines, -indolizidin-9-ols and their stable quaternary ammonium salts based on the stereoselective catalytic hydrogenation of furan nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (37), pp.6506-6514. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Novel CERT Ligands as Potential Ceramide Trafficking Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Moravčíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (17), pp.2522-2528. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201402366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly functionalized pyrrolidines as tunable templates for the direct access to (±)-coerulescine and the tricyclic core of martinellines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.1818. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ob27472a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile domino process for the synthesis of substituted 3-aminomethylene-chromanones and 2-pyridones catalyzed by CsF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (22), pp.2853-2857. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem aza-Michael/spiro-ring closure sequence: access to a versatile scaffold and total synthesis of (±)-coerulescine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Görmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (17), pp.2174-2176. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Access to Tri- and Pentacyclic Spiro-γ-lactam-oxindole Cores through a Tandem Aza-Michael Initiated Ring Closure Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (27), pp.5303 - 5310. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Process Optimized via ab Initio Study for an Alternative Access to Bicyclic Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (15), pp.4004-4007. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2015225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular N-aza-amidoalkylation in association with Witkop–Winterfeldt oxidation as the key step to synthesize Luotonin-A analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (31), pp.5564-5571. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-Promoted Aza-Cyclization versus π-Cyclization of N-Acyliminium Species into Fused Pyrrolo[1,2-a]imidazolones and Pyrrolo[2,1-a]isoquinolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), pp.1821-1826. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Tetramic Acids, Homostreptopyrrolidine, and their Analogues Based on Unusual Intramolecular Wittig Olefination with Phosphorus Ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ïuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (11), pp.1631-1637. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedient and Practical Synthesis of CERT-Dependent Ceramide Trafficking Inhibitor HPA-12 and Its Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ďuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Wiesenganger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Moravčíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.1642-1645. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Ester Assistance vs. Stereoelectronic Prohibition in Catalytic N-Acyliminium Ion Reactions: Stereoselective Formation of Aza-Heterocycles with Two Contiguous Quaternary-Tertiary Stereocenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (16), pp.2425-2429. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal [3+2]-Cycloaddition-Based Approach Using Ethoxymethylene Malonate Derivatives: Novel and Expedient Access to Functionalized N-Acyliminium Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (14), pp.2197-2201. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1258530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective ring opening of the chiral non-racemic furoindolizidinols. New entry to alkylindolizidinediol derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Tóthová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.623-630. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new camptothecins. Part 6: Synthesis of crucial ketones and their use in Friedländer reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hénichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (38), pp.7544-7561. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the cascade α-oxo-amidoalkylation/transposition/p-cationic cyclization of N-acyliminium ions in the synthesis of novel fused heterocyclic N,O-acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (8), pp.27. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/ark.5550190.0011.805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective approach to novel phenylindolizidinols via benzothieno analogues of tylophorine based on reductive desulfurization of benzo[b]thiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Tóthová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (5), pp.626-634. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the improvement of the tandem halide displacement/amide coupling spiro-cyclization as a new route to γ-lactam and pyrroloisoquinoline templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (31), pp.4411-4415. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.02.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected reversible nitrogen atom transfer in the synthesis of polysubstituted imides and 7-aza-hexahydroindolones via enaminonitrile γ-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Oukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafa Chafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (13), pp.1459-1462. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Intramolecular Furan Diels-Alder Reaction and N-Acylim­­i­n­ium Alkylation for the Synthesis of Pentacyclic Precursor of Aromathecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3214-3218. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1218300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enantioselective Approach to Synthesis of Advanced Chiral Templates for the Construction of Indolic and Indolizidinic Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kadouri-Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Affani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (9), pp.2193. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-09-11690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reductive desulfurization of chiral non-racemic benzothienoindolizines. An efficient approach to a novel bioactive tylophorine alkaloid analogue and 6-phenylindolizidine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Bobošíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (18), pp.2137-2144. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective approach to novel tetrahydrofuran-fused indolizidinols: a one-step formation of three contiguous stereocenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and Expeditious Tandem Sequence Aza-Michael/Intramolecular Nucleophilic Substitution Route to Substituted γ-Lactams: Synthesis of the Tricyclic Core of (±)-Martinellines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (14), pp.5566 - 5569. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo702752w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domino N-Amidoacylation/Aldol-Type Condensation Approach to the Synthesis of the Topo-I Inhibitor Rosettacin and Derivatives †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (5), pp.1975 - 1978. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo702387q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy Access to the Exocyclic Lactams Analogous of the Central Nervous System Active Tricyclic Nitroxapine, Mianserine and Chlothiapine Agents Using N-Acyliminium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Fadel Deïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.1017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-08-S(N)97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Polyheterocyclic Diversity by the π-Cyclisation of N -Carbamoyl­iminium Ion, with or without Tandem N , N -Acetal Cleavage, from Spiro(imidazolidinoquinazolinones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (9), pp.1389-1396. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2008-1067032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel and Expeditious Approach to Symmetrical and Unsymmetrical 5,5-Spiroimide Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017808783743902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alkaloid, two conjugate sesquiterpenes and a phenylpropanoid from Pachypodanthium confine Engl. and Diels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (13), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIAT with simultaneous epimerization at two stereocenters. Synthesis of substituted β-methyl-α-homophenylalanines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Jakubec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Winklerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Považanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.121-124. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b613103d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular and Intramolecular α-Amidoalkylation Reactions Using Bismuth Triflate as the Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (4), pp.1181-1191. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo062077x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expedient synthesis of 7(S)-ethyl-8(R or S)-indolizidinols based on a thiophene reductive desulfurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kadlečíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (4), pp.697-702. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedious and practical synthesis of the bioactive alkaloids rutaecarpine, euxylophoricine A, deoxyvasicinone and their heterocyclic homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (11), pp.1777-1781. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II) Catalyzed Cyclization: A Facile Access to New Difunctionalized Thieno[3,2-f]indolizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (10), pp.1839-1846. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919808007014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidized isoquinolinoisoindolinone and benzazepinoisoindolinone alkaloids cores by convergent cyclisation processes: π-aromatic attack of thionium and oxonium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Michael Addition/Amino-Nitrile Cyclization from 2-Formyl-1,4-DHP in the Synthesis of Novel Dihydroindolizine-Based Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (24), pp.9114-9127. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0615044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to substituted thiapyrrolizidinones and fused pyridones using the domino N-acyliminium-thionium equilibrium/1,3-dipolar cycloaddition/desulfurization cyclization cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (26), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2006.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and Versatile Entry to 4,5-Fused Polycyclic Imidazolones Systems. Use of the Tandem Transposition/π-Cyclization of N -Acyliminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (14), pp.5303-5311. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo060616s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocyclic-EndocyclicN-Acyliminium Ion Equilibration via an Intramolecular α-Thioamidoalkylation in the Synthesis of Fused N,S-Heterocyclic Systems: Some New Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (13), pp.2758-2770. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200400760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-catalysed formation of tricyclic N,S-acetals in imidazolinone series based on the use of the unprecedented N-acyliminium ion cascade reaction involving transposition, heterocyclisation and π-cyclisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (21), pp.3937. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b508214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives Using CIDR Methodology. Facile Access to New Chiral Tricyclic Thiolactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Križ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (12), pp.4227-4237. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo049706s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic versus thermodynamic access to imidazoisoindolones, benzimidazoisoindolones, and [1,4]diazepinoisoindolones: intramolecular nitrogen and π-aromatic trapping of N-acyliminium cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (48), pp.11029-11039. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2004.07.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to the New Isoindolo[1,3]benzothiazocinones via the Combination of N-Acyliminium Chemistry and Friedel-Crafts Type π-Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-04-S(P)18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective access to hexahydro- and octahydrofuro[f]indolizines analogues of phenanthro[f]indolizidines alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridrich Szemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kadlečíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bobošíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (11), pp.1763-1770. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2004.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective Reduction of 2-(Arylideneamino)isoindole-1,3-diones− Synthesis of Alkaloid Analogues byN-Acylhydrazonium Ion Aromaticπ-Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fogain-Ninkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (21), pp.4273-4278. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200300072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N -hydroxymethylphthalimide in alkaline medium: Novel entry to the tricyclic [1,3]oxazepine core via an intramolecular π and O -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40 (3), pp.499-505. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570400314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective access to chiral non-racemic [1,3]oxazolo-[2,3- a ]isoindol-5-one ring systems via O -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (2), pp.383-390. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570390223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformationally constrained 1,4-DHPs. A convenient route to bis-1,4-DHPs as a novel class of nitrogen compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloslav Chudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Kozíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Leško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (28), pp.5747-5754. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(02)00542-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-mediated intramolecular cationic cyclization using an oxygen atom as internal nucleophile: synthesis of substituted oxazolo-, oxazino- and oxazepinoisoindolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (27), pp.4747-4751. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(02)00910-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Aromatic and Sulfur Nucleophilic Partners in Cationic π-Cyclizations: Intramolecular Amidoalkylation and Thioamidoalkylation Cyclization via ω-Carbinol Lactams 1 , 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 66 (13), pp.4695-4703. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0156316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile access to 6-substituted 1,4,5,7-tetrahydropyrrolo[3,4- b ]-pyridines via hantzsch type dimethyl 4-aryl-2-formyl-6-methyl-1,4-dihydropyridine-3,5-dicarboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milostav Chudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knesl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (6), pp.1549-1554. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570370623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of N -benzyl-3-nitrophthalimide: A facile access to isoindolo[1,2- d ][3,5]benzothiazocine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570370622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facile fused-dioxaza-ring synthesis from N-hydroxyphthalimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bartovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (11), pp.2117-2120. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00144-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular α-amidoalkylation cyclisation: Use of theN-acyliminium ion with a sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (17), pp.3363-3366. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of benzo(or furo)[5,6]azepino[2,1-a]isoindolone derivatives: pi-cyclisations of N-acyliminium ions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (50), pp.9187-9190. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(98)02075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isoindolo[1,3]benzoxazine derivatives through intramolecular arylation of N- acyliminium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.1477-1483. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570350644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NON CLASSICAL REACTION OF 2(3)- BROMOMETHYL-3(2)-NITROTHIOPHENES TOWARDS BASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 127 (1), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509708040499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetracyclic Systems: An Efficient and Rapid Synthesis of New Pyrrolothieno[1,3]Thiazocines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (13), pp.2241-2249. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919708003377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 5-chloropyrrole carboxaldehydes from 5-oxopyrrolidine carboxamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (18), pp.3227-3230. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00597-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrolo[1,4]diazepines, via thermolyse of carbonylazides, and [3,2,2]cyclazines, via Diels-Alder reaction of [f]indolizines, annelated to [1]benzothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52 (43), pp.13547-13556. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(96)00828-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGIOSELECTIVE CONVERSION OF LACTAM TO CORRESPONDING THIOLACTAM IN TETRAHYDROPYRROLO[1,2-A]THIENO[3,2-E] [1,3]DIAZEPINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 119 (1), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509608043475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of oxopyrrolidinothieno[2]azepinones: [3]Benzazepine antidepressant analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (4), pp.1251-1258. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570330443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis and Diels-Alder reaction of thieno[2,3(3,2)-f]indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (1), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4039(94)02156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new pyrrolo[1,3]diazepine: 4 H -pyrrolo[1,2- a ]thieno[2,3- e ][1,3]diazepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32 (6), pp.1731-1734. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570320611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on nitrogen and sulfur heterocyclic compounds: Synthesis of 10 H -pyrrolo[1,2- a ]thieno[3,4- e ][1,4]-diazepin-5(4 H )-one and some derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (2), pp.341-344. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570310214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel practical synthesis of pyrrolo[1,2- a ]thieno[2,3- e ][1,4]diazepines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30 (3), pp.675-678. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570300317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the synthesis and reactivity of 4,10-dihydrobenzo-[ b ]thieno[2,3- e ]thiepin-10-acetic acid and 5,10-dihydrobenzo[ e ]thieno[3,2- b ]thiepin-10-acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29 (7), pp.1789-1795. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570290720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convenient route to diazepines by intramolecular cyclisation of carbonylazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (8), pp.1911-1915. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570280818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réarrangement de thiénobenzothiépinones en thiénoisothiazolinone et benzoisothiazolinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (8), pp.1881-1884. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570280814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alcaloïdes Quinazoliniques et Dérivés: Analogues Pentacycliques des Aromathécines Inhibiteurs Potentiels de la Topoisomérase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Symposium National de Chimie Organique, Industrielle and Pharmaceutique (SNCOIP-VII) sous l’égide de la société algérienne de chimie (SAC), Tlemcen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches Synthétiques Simples et Innovantes Appliquées aux Systèmes Aza-Hétérocycliques d’Intérêts Biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales de Chimie Organique ‘‘JICAO-18’’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X-Acetals as Purinergic receptor P2RX7 ligands. Design and synthesis of N,S-backbones based on Morin rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X Acetals : Ligands des récepteurs purinergiques P2X7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for synthesis of Schiff base derivatives of (aR)/(aS)-gossypol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of (+) / (-)-gossypol Schiff base derivatives by SECheM methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ould Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées André Collet de la Chiralité JACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils synthétiques au service de l’industrie chimique: Collaborations & Partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans la CCI du Havre. CCI VIKin_Challenge Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECHEM Concept for Gossypol extraction and semi-synthesis directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodologies de synthèse simples et innovantes en série hétérocyclique au service de la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nationale sue les Molécules Bioactives et Matériaux Organiques (MBMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité: BioCIS (BIOmolécules: Conception, Isolement et Synthèse), UMR CNRS 8076, Faculté de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Processes Involving Simple N-Acyliminiums Species in Acidic Media Their Generation and Use for N,S-Heterocyclic Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans une école d’été sur les hétérocycles, Organisée par le Laboratoire Catalyse et Synthèse en Chimie Organique (LCSCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocycles azotés élaborés au service de la biologie. Exploration d’approches synthétiques simples et innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité: Laboratoire de Synthèse Organique &amp; Activité Biologique, Université Tunis El Manar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X-Acetals as Purinergic receptor P2X7 ligands. Design, synthesis and anti-cancer/anti-inflammatory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of new eco-catalysts in the synthesis of anti-inflammatory compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Research Fellow Meeting in Medicinal Chemistry-YRFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Romanian Colloquium on Medicinal Chemistry ou 4ème Colloque Franco-Roumain de Chimie Médicinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of new eco-catalysts in the synthesis of new antitumor compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest-JNOEJC/GFP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Romanian Colloquium on Medicinal Chemistry ou 4ème Colloque Franco-Roumain de Chimie Médicinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simultaneous Extraction and Chemical Modification Concept: Application for Gossypol Extraction and Semi-synthesis Directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Natural Product Research - PSE Young Scientists' Meeting Lille 2017, Natural Products in Health, Agro-Food and Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches synthétiques simples et innovantes en chimie hétérocycle. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Internationales de Chimie - JIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trans Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH-IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intramolecular C-C vs. C-O bond coupling reactions through C6 ring-fused 2-pyridones synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original &amp;quot;one-pot&amp;quot; methodology combining extraction/chemical modification of gossypol from cienfuegosia digitata by traditional soxhlet system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu triggered sequence involved in a one-pot domino process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu triggered sequence involved in a one-pot domino process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale Normande de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions Tandem/Domino Impliquant des Espèces Cationiques Simples : Diversité Hétérocyclique d’Intérêt Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘‘JICOA-15’’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Development of Novel Pathways to Functionalized Azaindole-based Derivatives with Promising Anticancer and Anti-Angiogenic Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steering Meeting before Closing Event, AI-Chem Channel 2013-2015 (Programme Interreg IVA France-Manche/ Angleterre, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium Catalyzed Arylation vs Oxyarylation: Synthesis of C6 Ring-Fused Pyridones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for the synthesis and functionalization of 7- and 5-azaindoles as promising templates for medicinal chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aubertein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE Chem and AI-Chem Channel Autumn School 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem/Domino Processes Involving Simple Cationic Species which Targeting the Heterocyclic Diversity with Great Biological Potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIth French-Romanian Colloquium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: Simples Approches vers les Acétals Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de la SCF de la région Midi-Pyrénées. Laboratoire de Synthèse et Physico-Chimie de Molécules d'Intérêt Biologique (LSPCMIB), UMR5068–CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Development of Novel Pathways to Functionalized Azaindole-based Derivatives with Anticancer and Anti-Angiogenic Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar D. Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE Chem and AI-Chem Channel Autumn School 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions Tandem/Domino Impliquant des Espèces Cationiques Simples. Synthèse Orientée vers la Diversité Hétérocyclique à fort Potentiel Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans l’industrie. Institut de Recherches Servier (IDRS), Pôle d’Expertise Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Croissy Sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of skilled and educated Human Resources in North Maluku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International University and Private Sector Workshop, University of Ternate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, North Maluku, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of natural products from Halmahera region of North Maluku in WBN agroforestry project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environment Workshop, University of Tobelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, North Maluku, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Formation de liaisons C-C et/ou C-O intramoléculaire sur les 2-pyridones : synthèse d'hétérocycle d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic scalfolds through unexpected 1-6-Aza Michael addition to chromone derivatives : application to aromathecins analogues synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Roumain de Chimie Médicinale (CoFRROCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions non Classiques sur des Ions N-Acyliminiums: Simples Approches vers les Acétals Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique - JCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle voie d'accès à des bislactames de type Meyer par réaction Domino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-6-Aza Michael addition to chromone derivatives and their application in the synthesis of aromathecin analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocyclisations de sels N-acyliminium via un hétéroatome: acétals mixtes fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IInd French-Romanian Colloquium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès Aisé à des Analogues des Alcaloïdes Nuévamine & Lennoxamine: Exploration de la Chimie des Ions N-Acyliminiums, Acyliums &Thioniums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de chimie portant sur la chimie au service du développement durable de la Mauritanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α,β-unsaturated diester chromone in domino process based on a 1-6-Aza Michael addition”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE CHEM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simples Approches vers des Systèmes Pentacycliques Apparentés aux Aromathécines Inhibiteurs Efficaces de la Topoisomérase-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: COBRA UMR-6014, Faculté des Sciences &amp; Techniques, Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Analogues to Camptothecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical and Biomolecular Engineering (ICCBE 2011 Dubai)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Synthesis of Heterocyclic Analogus of the Alkaloids Nuevamine & Lennoxamine: Use of N-Acyliminiums, Acyliums & Thioniums Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invité: INHA University, Department of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hétérocyclisation dans la Chimie des Ions N-Acyliminiums: Simples Approches vers les Lactames Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: LCMT, UMR-CNRS 6507, Faculté of Sciences &amp; Techniques, Université of Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes pentacycliques naturels et non naturels de la famille des aromathécines inhibiteurs de la topoisomerase-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence thématique: Université de Nouakchott, Faculté des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Domino N-Amidoacylation/Aldol Type Condensation for the Synthesis of the Bioactive Aromathecins and Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande de Chimie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential mTOR inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Domino N-Amidoacylation/Aldol Type Condensation for the Synthesis of the Bioactive Aromathecins and Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ X-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential mTOR inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFr-RoCM 2010 (Primul Colocviu Franco-Roman de Chimie Medicala), University of Alexandru Ioan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategy for the construction of a pyrroloisoquinolinone scaffold and application to the synthesis of topoisomerase-I inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery and Selection. International Conference on Medicinal Chemistry/45èmes Rencontres Internationales de Chimie Thérapeutique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Luotonins and Rutaecarpine derivatives by the way of hetercyclisation and oxidative transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Sarkisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent contributions in synthesis of aromathecines with topoisomerase-I inhibitory potential to Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedient access to the tricyclic core of Crispine by the way of a tandem process coupled with a catalytic Friedel-Crafts reactio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the synthesis of spiro-oxindole alkaloid derivatives via the tandem process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the bioactive aromathecins and derivatives via a domino N-amidoacylation/aldol type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Namoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and Versatile Entry to Polycyclic Imidazolidinones: Use of N-acyliminium Chemistry in Domino Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Analogues of Spiro-oxindole Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular and intramolecular α-amidoalkylation reactions using bismuth triflate as the catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Spiro-oxindole Alkaloids Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocyclisation en Chimie des Ions N-Acyliminiums: Plateformes Simples vers des Lactames Bicycliques d’Intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque International de Chimie Hétérocyclique (CH4-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domino N-amidoacylation/aldol-type condensation approach to the synthesis of topoisomerase-I inhibitors Rosettacin, 22-Hydroxyaccuminatine and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tandem Michael Addition/Amino-Nitrile Cyclization in the Synthesis of Novel Indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tihany, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de Synthèse de Composés Diazaspiraniques-1,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de l'École Doctorale Normande Chimie-Biologie, Basse Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues Hétérocycliques des Alcaloïdes, Camptothécine, Rutaecarpine et Luotonine. Agents à Fort Potentiel Cytotoxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale sur la Chimie Hétérocyclique (RNCH6) organisée par le Groupe Marocain de Chimie Hétérocyclique (GMCH) à l’Université Hassan II Mohammedia Faculté des Sciences Ben M’sik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Amidoalkylation Intramoléculaire et Intermoléculaire Catalysées par le Triflate de Bismuth Bi(OTf)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de l'École Doctorale Normande Chimie-Biologie, Basse Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse d’indolizidines polyhydroxylées ou non homologues d’inhibiteurs de glycosidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Affani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kadouri-Puchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Rencontre Internationale sur la Chimie Moléculaire (RICMD-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Stéréosélective d’Hétérocycles Fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale sur la Chimie Hétérocyclique (RNCH6-PO130) organisée par le Groupe Marocain de Chimie Hétérocyclique (GMCH) à l’Université Hassan II Mohammedia Faculté des Sciences Ben M’sik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simples Approches vers des Alcaloïdes Quinazoliniques Pentacycliques et Dérivés: Inhibiteurs Potentiels de la Topoisomérase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Internationale sur la Chimie Moléculaire (RICMD-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Convergent Approaches to Regioisomers of the Bioactive Natural Product Luotonin. Synthesis of Isoluotonin and its Substituted Homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues Hétérocycliques des Alcaloïdes, Camptothécine, Rutaecarpine et Luotonine. Agents à Fort Potentiel Cytotoxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homologues Hétérocycliques de la Nuévamine par la Chimie des Ions N-Acyliminiums en Association avec la Cyclisation de type Friedel-Crafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs-SFC Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Oxidation of Fused or not Polyhydro-β-Carbolines. Application to the Synthesis of Phenyl Analogue of the Antibiotic Pyridindolol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’Homologues Hétérocycliques de l’Alcaloïde Nuévamine; Utilisation de la Chimie des Ions N-Acyliminiums en Association avec la Cyclisation de Friedel-Crafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Reactivity Of Thiolactam In Indole Series: New Approaches To The Bioactive Natural Alkaloid Product Rutaecarpine, Its Homologues And Corresponding Pyridones Via The Tandem Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Developments in Chemistry and their Applications (RDCA, 1, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sebha, Libya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des Polyhydro-β-Carbolines en vue de la synthèse d’homologues de la Camptothécine et de la Luotonine par la réaction de Winterfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs-SFC Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Bioactive Natural Rutaecarpine, Euxylophoricine A, and their Heterocyclic Homologuesvia the Amino-Ester/Thioimine Cyclocondensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: N,ZAcétals Polyhétérocycliques Mixtes, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences organisées par la SFC à l’Institut de Chimie Organique et Appliquée (ICOA) de l’Université d’Orléans, CNRS-UMR 6005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: Accès aux Acétals Mixtes, les Lactames Tricycliques, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences organisées par la SFC au Laboratoire de Synthèse Asymétrique de l’Université Pierre &amp; Marie Curie, CNRS-UMR 761</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reactivity of thiolactam in indole series: New approaches to the bioactive natural alkaloid product Rutaecarpine, its homologues and corresponding pyridones via the tandem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Heterocyclic Chemistry (ICHC, 20, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of N-Acyliminium Chemistry and Diels-Alder Combination to Access the Rare Isoindoloisoquinol-inone Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Bioactive Natural Product Rutaecarpine and its Heterologues via the Amino-Ester/Thioimine Cyclocondensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: N,Z-Acétals Polyhétérocycliques Mixtes, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of N-Acyliminium Chemistry and Diels-Alder Combination to Access the Rare Isoindoloisoquinolinone Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformationally constrained homophenylalanine derivatives. Synthesis of the substituted 2,3,4,5-tetrahydro-1H-2-benzazepine-3-carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zeleznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude d’Isolona hexaloba (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Absolue et Induction Asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lachrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to Oxidized Nuevamine and Lennoxamine Alkaloids Derivatives via the Tandem Amidoalkylation of N-Acyliminium ion/Friedel-Crafts Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 2-(2´,2´-dicyanovinyl)-1,4-dihydropyridine toward alkyl acetoacetates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the N-Acyliminium ion and Friedel-Crafts Combination Strategy to Access Easily the Isoindolo-isoquinoline Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique, École Polytechniques, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Newly Heterocyclization/Double Transposition/Isomerisation of N-acyliminium ion Cascade to Access Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique, École Polytechniques, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterocyclization-Transposition-Isomerisation of N-acyliminium ion. Domino Process to Accede New Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improving the Chemistry of N-Acyliminiums Ions: A One-Pot Protocol for the Preparation of Acetoxy Lactams from Imides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridrich Szemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérocyclisation en chimie des ions N-acyliminiums: approches et résultats en synthèse d’hétérocycles fusionnés d’intérêt biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Marroquί-Espagnol Sobre la Quίmica Organica-IV° Encuvement Andaluz-Marrquί Sobre la Quίmica de Productos Naturales (Le 1er Congrès Maroco-Espagnol sur la Chimie Organique et la 4ème Rencontre Andalou-Marocaine sur la Chimie des Produits Naturels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives using CIDR Methodology. A Facile Access to New Chiral Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 7, 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the N-Acyliminium ion and Friedel-Crafts Combination Strategy to Access Easily the Isoindolo-isoquinoline Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’Alcaloïdes et de Systèmes N-Hétérocycliques en relation avec les Alcaloïdes par la Chimie des Ions N-Acyliminiums: Cyclization -Cationique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Newly Heterocyclization/ Double Transposition/Isomerisation of N-acyliminium ion Cascade to Access Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Anglo-Normand Organic Chemistry Colloquium -ANORCQ VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CIDR Strategy to Resolve 2-Formyl-1,4-DHP Derivatives. Access to New Chiral Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH, 3, 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aza-Heterocyclic Synthesis via Domino Cascade Processes including N-acyliminium Species. Access to Polyheterocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocycles Soufrées et Azotés Fusionnés d’Intérêt Biologique: -Hétéro-amidoalkylation Intramoléculaire via les Ions N-Acyliminiums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry-TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Asymétrique d’Hétérocycles Fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Azoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des Benzoindolizidines et Benzopyrrolizidines via la Réaction de Cyclisation de Métathèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Chirale-1,5: Modèle de Felkin-Ahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Rencontre Nationale sur la Chimie Organométallique (RENACOM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of Extracts of Isolona Hexaloba Engler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cazoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Natural Products and Drug Discovery (ICSN, 8, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHPs Derivatives using CIDR Methodology. A Facile Access to New Chiral Bicyclic Thiolactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Convenient Synthesis of Indolizines and Bipyridinyls from 2-Formyl-1,4-Dihydro-pyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Blue Danube Symposium on Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chiral Isoindoloisoquinolinone Alkaloid Core via Stereoselective Intramolecular -Cyclization of N-Acyliminium Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel syntheses of densely functionalized indolizines from 2-formyl-1,4-dihydropyridines (1,4-DHPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth Blue Danube Symposium on Heterocyclic Chemistry (9BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Tatranská Lomnica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des ions N-acyliminiums en synthèse hétérocyclique: Systèmes polyhétérocycliques condensés azotés, oxygénés et/ou soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physico-chimie des Interfaces et des Milieux Réactionnels (LPIMR-LRC-MO2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréo- et regiosélective de pyrroloisothiochromane et pyrrolobenzo-[d]thiepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient synthesis of chiral isoindoloisoquinolinones based on an intramolecular -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new polyheterocycles via N-acyliminium ion aromatic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective syntheses of substituted di- and tetrahydroindolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth Conference of Organic Chemists, New Trends in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Stará Lesná, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of chiral isoindoloisoquinolinone. -Cationic cyclisation via N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Transmediterranean Colloquium on Heterocyclic Chemistry (TRAMECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N-hydroxymethylphthalimide in basic medium: synthesis of new isoindolo[1,3]oxazepine fused to aromatic ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Stereoselective Construction of Chiral Isoindoloisoquinolinone Alkaloid Core Through an Intramolecular Cationic Arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Phényl trifuorométhanesulfonimide PhNTf2 : Un nouveau réactif pour la synthèse in situ d’amines à partir d’alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire de l’École Doctorale Normande Chimie-Biologie à l’Université de Caen-ISMRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Phényl trifuorométhanesulfonimide PhNTf2 : Un nouveau réactif pour la synthèse in situ d’amines à partir d’alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Access to Chiral Non-racemic [1,3]Oxazolo[2,3-a]isoindolo -5-ones Ring Systems via O-Cationic Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régiosélectivité et stéréosélectivité d’agents organomagnésiens et organolithiens sur des imides chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ière Rencontre Nationale de Chimie Organométallique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isoindolobenzothiazines: A new rearrangement of N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’hétérocycles fusionnés à l’indole : Ion N-acyliminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVère Rencontre Nationale sur la Chimie Hétérocyclique à Tétouan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tétouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Cationic cyclisations of N-acyliminium ions from imide-ester functionality: Use of olefin as nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular -amidoalkylation cyclisation: Use of N-acyliminium ion with sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la société française de chimie (SFC) à l’Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular -amidoalkylation cyclisation: Use of N-acyliminium ion with sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoindolobenzothiazolinones et isoindolobenzothiazinones via amido-alkylation et/ou hétéroamidoalkylation Cyclisation intramoléculaire: Isomérisation de l’ion N-acyliminium intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Rencontre Nationale sur la Chimie Hétérocyclique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular cyclisation of N-acyliminium ion with sulfur as an internal nucleophile: Isomerisation of the N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fused oxaza and dioxaza rings from N-hydroxyphthalimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bartovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthese du 5-methylisoindolo[1,2-b]benzazepine-7,13(12H)-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Rencontre Nationale sur la Chimie Hétérocyclique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of chiral phthalimides: Use of N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclisation intramoleculaire via amidoalkylation: Synthèse de nouvelles pyrrolo(ou isoindolo)thieno[2]benzazepines et thieno[f]indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IRCOF "Intramuros"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of oxopyrrolidinothieno[2]azepinones: [3]benzazepines anti-depressant analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Rencontre Nationale sur la Chimie Hétérocyclique à Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieno- and [1]benzothienoindolizines: Synthesis and Diels-Alder reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ III) à Deauville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective conversion of lactams to thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Blue Danube Symposium on Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Casta-Papiernicka, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en série thiophènique: Réarrangement des thiénoindolizinonethiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIèmes Journées Nationales de Chimie à Hammamet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dans la série des hétérocycles soufrés et azotés: synthèse de la 10H-pyrrolo[1,2-a]thieno[3,4-e][1,4]diazepin-5(4H)-one et dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Journée de la S.F.C. Section Régionale de Mt-St-Aignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermolysis in acidic medium of some substituted heterocyclic carbonylazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique Slovaque de Bratislava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents à potentialités biologiques: Synthèse de thiénopyrrolo[1,4]diazépines ainsi que quelques dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la société française de chimie (SFC) à l’Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.17 Addition to N-Acyliminium Ions of Heteroatoms such as Oxygen, Nitrogen, Sulfur, and Selenium as Internal Nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Organic Synthesis II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.682-742, 2014, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-097742-3.00221-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ADAM DAICH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adam-daich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6942-0519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111954916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicyclic N,S-Acetals Containing Fused Cysteine-Amide System as New Heterocyclic Class Targeting Human Farnesyltransferase (FTase-h)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Farce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.1717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26041717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-Catalyzed C-H Functionalization and Flame-Retardant Properties of Isophosphinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen-Pacelye Mengue Me Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Mwande-Maguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (21), pp.5104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29215104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Hba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.1207. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of novel N -benzyl-2,5-dihydro-1 H -pyrrole-linked benzopyrimidine conjugates as antimicrobial agents: study combining in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Chortani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Edziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (32), pp.14262-14276. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02744B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu‐promoted Access to 1,4‐Diazine‐Fused Isoindoles Through Concomitant C sp 3 −N and C sp 2 −N Bonds Formation Starting from Constrained N,O ‐acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366 (24), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichotomic Dearomatizations of Benzene vs Pyridine Rings of Sulfonyloxypyridine via (3 + 2) Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (17), pp.12265-12275. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c00901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semi-synthesis and molecular docking of new antibacterial and antibiofilm triazole conjugates from hydroxy-triterpene acids and fluoroquinolones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (34), pp.15973-15986. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nj02922k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five‐Membered Nitrogen Heterocycles Synthesis through 1,3‐Dipolar Cycloaddition of Non‐Stabilized Azomethine Ylides with 2‐Pyridone Heteroaromatic Systems as Dipolarophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Champavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.102-116. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202001404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aza-heterocyclic frameworks through intramolecular π-system trapping of spiro-N-acyliminiums generated from isoindolinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Chortani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (5), pp.2393-2403. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ04052E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Efficient Eco‐Friendly Supported Catalysts for the Synthesis of Amides with Antioxidant and Anti‐Inflammatory Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogatien Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.459-467. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201900641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass of ryegrass from field experiments: toward a cost-effective and efficient biosourced catalyst for the synthesis of Moclobemide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green chemistry letters and reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17518253.2020.1856943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐Selective Pd‐Catalysed Fujiwara‐Moritani type Reaction of N,S ‐Heterocyclic Systems with Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 363 (4), pp.1088-1095. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and efficient method to synthesize meloxicam in one-step procedure with respect to the green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Iranian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13738-018-1525-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to 3-spiroindolizines containing an isoindole ring through intra-molecular arylation of spiro-N-acyliminium species: a new family of potent farnesyltransferase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Marzag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Strohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (10), pp.2798-2808. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ob02612b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indolylglycines Backbones in the Synthesis of Enantiopure 3,3-Spiroindolenines, Indolyl Tetracyclic Hemiaminals, and 3-Indolyl-maleimides Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Ferko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (33), pp.5662-5677. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ryegrass on multicontaminated soils part 2: a green process to provide idrocilamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sustainable Development and Use of Plant Biomass for Marketable Resources, 11 (23), pp.6685. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[7,8]indolizinoquinoline scaffolds based on Mg(ClO4)2-promoted regiospecific imide reduction and π-cyclization of N-acyliminium species. Analogues of the topo-1 poison rosettacin and 22-hydroxyacuminatine alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Souizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.680-693. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenyliodine(III) Diacetate/I 2 ‐Mediated Domino Approach for Pyrrolo[1,4]Thiazines and 1,4‐Thiazines by a One‐Pot Morin Rearrangement of N,S ‐ Acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (24), pp.6113-6118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201901111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Semisynthesis of (+)/(−)-Gossypol Schiff Base Derivatives from Ground Plant Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (7), pp.1779-1790. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b01045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reactivity of Enantiopure (S)-6-Oxopipecolic Acid and Corresponding Pyridoisoquinolines Under Acidic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Balónová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (40), pp.5499-5511. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and semisynthesis of new herbicide as 1,2,3-triazole derivatives of the natural maslinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Znati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.102-107. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new process for Na 2 Ca(HPO 4 ) 2 synthesis and its application as a heterogeneous catalyst in Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Merroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourya Ghailane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Habbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13171/mjc71/01804111125-souizi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Conventional Lewis Acids to Heterogeneous Montmorillonite K10 Eco-Friendly Plant-Based Catalysts Used as Green Lewis Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1249-1277. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201702435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3,5-Oxadiazine Framework by Oxygen vs. Nitrogen Trapping of an N-Acyliminium Ion Derived from N,O-bis-TMS Pyroglutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M. Abuhaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Homerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marzag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (33), pp.10654-10660. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201701766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mechanism Revision of a Catalyzed Cyclization of Benzaldehyde Bearing Alkyne-Nitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Š. Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Šoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (18), pp.4742-4745. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SECheM Concept for Isolation and Chemical Modification of Gossypol Directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ould Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.410-415. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Free Cascade Approach toward Polysubstituted Indolizines from Chromone-Based Michael Acceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Le Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.1978-1981. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and biological studies of Atriplex inflata f. Muell.: isolation of secondary bioactive metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Znati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Nguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (8), pp.1064-1074. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jphp.12735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Based Kinetic Control in a Domino Process: A Powerful Tool Toward Molecular Diversity in Chromone Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (23), pp.12188-12201. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.7b01996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intramolecular C–C vs. C–O bond coupling reactions toward C 6 ring-fused 2-pyridone synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rebbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (14), pp.3564-3573. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ob00303f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi(OTf) 3 -Catalysed Access to 2,3-Substituted Isoindolinones and Tricyclic N,O-Acetals by Trapping of Bis- N -Acyliminium Species in a Tandem Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (21), pp.3592-3602. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triflic Acid Catalyzed Intermolecular α-Amination of Pterolactams to Give 5-Arylaminopyrrolidinones via N-Acyliminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina-Mirabela Dumitriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bîcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulku Eryuruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Belei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.934-940. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis and Binding Study of New Long-Chain HPA-12 Analogues as Potent Ligands of the Ceramide Transfer Protein CERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ďuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (19), pp.6676-6686. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201505121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology of HPAs: A Family of Ceramide Trafficking Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (49), pp.17514-17525. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Functional Groups on the Copper-Initiated N-Arylation of 5-Functionalized Pyrrolidin-2-ones and Their Vinylogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthesis (Germany), 48 (1414), pp.2226-2244. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chiral-pool approach into epi-thieno analogues of the scarce bioactive phenanthroquinolizidine alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vrábel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (23), pp.3221-3231. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unprecedented Straightforward Synthesis of Chiral Pyrrolo[3,4- b ]quinolone and Pyrrolo[3,2- b ]quinolone Backbones Starting from trans -4-Hydroxy-L-proline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/1504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu-Triggered Sequence Involved in a One-Pot Domino Process toward Tetracyclic Systems Bearing a Bis- N , O -acetal Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (19), pp.8837 - 8849. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.6b01523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Stereoselective Domino Oxa-Michael/Aza-Michael/Cyclization Synthesis of Bicyclic Lactams and Spirooxindole Skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (33), pp.7244-7248. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201501072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditious Synthesis of the Topoisomerase I Inhibitors Isoindolo[2,1-b]isoquinolin-7(5H)-one and the Alkaloid Rosettacin Based on Aryl Radical Cyclization of Enamide Generated by Using N-Acyl­iminium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahssen El Blidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Namoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (22), pp.3583-3592. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CERT antagonist HPA-12: First practical synthesis and individual binding evaluation of the four stereoisomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (9), pp.2004-2009. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New septanoside and 20-hydroxyecdysone septanoside derivative from Atriplex portulacoides roots with preliminary biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Nguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Ali Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (8), pp.1665-1670. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Access to Highly Functional Bicyclic γ- and δ-Lactams: Origins of Chirality Transfer to Contiguous Tertiary/Quaternary Stereocenters Assessed by DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (7), pp.2966-2979. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201405094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaton’s Reagent-Mediated Domino π-Cationic Arylations of Aromatic Carboxylic Acids to Iasi-Red Polymethoxylated Polycyclic Aromatic Hydrocarbons: Products with Unprecedented Biological Activities as Tubulin Polymerization Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ledé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hénichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (32), pp.10117-10130. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel chiral 1,4-dihydropyridinyl Schiff-base ligands, with characterization and evaluation of calcium channel blocker activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Valigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudovít Varečka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Vaneková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (5), pp.835-847. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00706-014-1164-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-route to scarce furo[3,2-f]indolizidines, -indolizidin-9-ols and their stable quaternary ammonium salts based on the stereoselective catalytic hydrogenation of furan nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (37), pp.6506-6514. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Novel CERT Ligands as Potential Ceramide Trafficking Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Moravčíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (17), pp.2522-2528. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201402366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly functionalized pyrrolidines as tunable templates for the direct access to (±)-coerulescine and the tricyclic core of martinellines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.1818. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ob27472a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile domino process for the synthesis of substituted 3-aminomethylene-chromanones and 2-pyridones catalyzed by CsF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (22), pp.2853-2857. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem aza-Michael/spiro-ring closure sequence: access to a versatile scaffold and total synthesis of (±)-coerulescine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Görmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (17), pp.2174-2176. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Access to Tri- and Pentacyclic Spiro-γ-lactam-oxindole Cores through a Tandem Aza-Michael Initiated Ring Closure Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (27), pp.5303 - 5310. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Process Optimized via ab Initio Study for an Alternative Access to Bicyclic Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (15), pp.4004-4007. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2015225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular N-aza-amidoalkylation in association with Witkop–Winterfeldt oxidation as the key step to synthesize Luotonin-A analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (31), pp.5564-5571. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-Promoted Aza-Cyclization versus π-Cyclization of N-Acyliminium Species into Fused Pyrrolo[1,2-a]imidazolones and Pyrrolo[2,1-a]isoquinolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), pp.1821-1826. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Tetramic Acids, Homostreptopyrrolidine, and their Analogues Based on Unusual Intramolecular Wittig Olefination with Phosphorus Ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ïuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (11), pp.1631-1637. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Ester Assistance vs. Stereoelectronic Prohibition in Catalytic N-Acyliminium Ion Reactions: Stereoselective Formation of Aza-Heterocycles with Two Contiguous Quaternary-Tertiary Stereocenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (16), pp.2425-2429. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedient and Practical Synthesis of CERT-Dependent Ceramide Trafficking Inhibitor HPA-12 and Its Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ďuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Wiesenganger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Moravčíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.1642-1645. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal [3+2]-Cycloaddition-Based Approach Using Ethoxymethylene Malonate Derivatives: Novel and Expedient Access to Functionalized N-Acyliminium Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (14), pp.2197-2201. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1258530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new camptothecins. Part 6: Synthesis of crucial ketones and their use in Friedländer reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hénichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (38), pp.7544-7561. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective ring opening of the chiral non-racemic furoindolizidinols. New entry to alkylindolizidinediol derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Tóthová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.623-630. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the cascade α-oxo-amidoalkylation/transposition/p-cationic cyclization of N-acyliminium ions in the synthesis of novel fused heterocyclic N,O-acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (8), pp.27. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/ark.5550190.0011.805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective approach to novel phenylindolizidinols via benzothieno analogues of tylophorine based on reductive desulfurization of benzo[b]thiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Tóthová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (5), pp.626-634. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the improvement of the tandem halide displacement/amide coupling spiro-cyclization as a new route to γ-lactam and pyrroloisoquinoline templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (31), pp.4411-4415. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.02.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected reversible nitrogen atom transfer in the synthesis of polysubstituted imides and 7-aza-hexahydroindolones via enaminonitrile γ-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Oukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafa Chafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (13), pp.1459-1462. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Intramolecular Furan Diels-Alder Reaction and N-Acylim­­i­n­ium Alkylation for the Synthesis of Pentacyclic Precursor of Aromathecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3214-3218. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1218300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enantioselective Approach to Synthesis of Advanced Chiral Templates for the Construction of Indolic and Indolizidinic Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kadouri-Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Affani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (9), pp.2193. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-09-11690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reductive desulfurization of chiral non-racemic benzothienoindolizines. An efficient approach to a novel bioactive tylophorine alkaloid analogue and 6-phenylindolizidine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Bobošíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (18), pp.2137-2144. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective approach to novel tetrahydrofuran-fused indolizidinols: a one-step formation of three contiguous stereocenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and Expeditious Tandem Sequence Aza-Michael/Intramolecular Nucleophilic Substitution Route to Substituted γ-Lactams: Synthesis of the Tricyclic Core of (±)-Martinellines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (14), pp.5566 - 5569. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo702752w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domino N-Amidoacylation/Aldol-Type Condensation Approach to the Synthesis of the Topo-I Inhibitor Rosettacin and Derivatives †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (5), pp.1975 - 1978. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo702387q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy Access to the Exocyclic Lactams Analogous of the Central Nervous System Active Tricyclic Nitroxapine, Mianserine and Chlothiapine Agents Using N-Acyliminium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Fadel Deïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.1017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-08-S(N)97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Polyheterocyclic Diversity by the π-Cyclisation of N -Carbamoyl­iminium Ion, with or without Tandem N , N -Acetal Cleavage, from Spiro(imidazolidinoquinazolinones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (9), pp.1389-1396. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2008-1067032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel and Expeditious Approach to Symmetrical and Unsymmetrical 5,5-Spiroimide Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017808783743902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alkaloid, two conjugate sesquiterpenes and a phenylpropanoid from Pachypodanthium confine Engl. and Diels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (13), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIAT with simultaneous epimerization at two stereocenters. Synthesis of substituted β-methyl-α-homophenylalanines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Jakubec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Winklerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Považanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.121-124. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b613103d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular and Intramolecular α-Amidoalkylation Reactions Using Bismuth Triflate as the Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (4), pp.1181-1191. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo062077x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expedient synthesis of 7(S)-ethyl-8(R or S)-indolizidinols based on a thiophene reductive desulfurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kadlečíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (4), pp.697-702. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedious and practical synthesis of the bioactive alkaloids rutaecarpine, euxylophoricine A, deoxyvasicinone and their heterocyclic homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (11), pp.1777-1781. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II) Catalyzed Cyclization: A Facile Access to New Difunctionalized Thieno[3,2-f]indolizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (10), pp.1839-1846. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919808007014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidized isoquinolinoisoindolinone and benzazepinoisoindolinone alkaloids cores by convergent cyclisation processes: π-aromatic attack of thionium and oxonium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Michael Addition/Amino-Nitrile Cyclization from 2-Formyl-1,4-DHP in the Synthesis of Novel Dihydroindolizine-Based Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (24), pp.9114-9127. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0615044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to substituted thiapyrrolizidinones and fused pyridones using the domino N-acyliminium-thionium equilibrium/1,3-dipolar cycloaddition/desulfurization cyclization cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (26), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2006.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and Versatile Entry to 4,5-Fused Polycyclic Imidazolones Systems. Use of the Tandem Transposition/π-Cyclization of N -Acyliminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (14), pp.5303-5311. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo060616s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocyclic-EndocyclicN-Acyliminium Ion Equilibration via an Intramolecular α-Thioamidoalkylation in the Synthesis of Fused N,S-Heterocyclic Systems: Some New Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (13), pp.2758-2770. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200400760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-catalysed formation of tricyclic N,S-acetals in imidazolinone series based on the use of the unprecedented N-acyliminium ion cascade reaction involving transposition, heterocyclisation and π-cyclisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (21), pp.3937. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b508214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic versus thermodynamic access to imidazoisoindolones, benzimidazoisoindolones, and [1,4]diazepinoisoindolones: intramolecular nitrogen and π-aromatic trapping of N-acyliminium cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (48), pp.11029-11039. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2004.07.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives Using CIDR Methodology. Facile Access to New Chiral Tricyclic Thiolactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Križ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (12), pp.4227-4237. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo049706s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to the New Isoindolo[1,3]benzothiazocinones via the Combination of N-Acyliminium Chemistry and Friedel-Crafts Type π-Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-04-S(P)18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective access to hexahydro- and octahydrofuro[f]indolizines analogues of phenanthro[f]indolizidines alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridrich Szemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kadlečíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bobošíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (11), pp.1763-1770. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2004.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective Reduction of 2-(Arylideneamino)isoindole-1,3-diones− Synthesis of Alkaloid Analogues byN-Acylhydrazonium Ion Aromaticπ-Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fogain-Ninkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (21), pp.4273-4278. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200300072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N -hydroxymethylphthalimide in alkaline medium: Novel entry to the tricyclic [1,3]oxazepine core via an intramolecular π and O -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40 (3), pp.499-505. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570400314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective access to chiral non-racemic [1,3]oxazolo-[2,3- a ]isoindol-5-one ring systems via O -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (2), pp.383-390. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570390223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformationally constrained 1,4-DHPs. A convenient route to bis-1,4-DHPs as a novel class of nitrogen compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloslav Chudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Kozíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Leško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (28), pp.5747-5754. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(02)00542-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-mediated intramolecular cationic cyclization using an oxygen atom as internal nucleophile: synthesis of substituted oxazolo-, oxazino- and oxazepinoisoindolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (27), pp.4747-4751. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(02)00910-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Aromatic and Sulfur Nucleophilic Partners in Cationic π-Cyclizations: Intramolecular Amidoalkylation and Thioamidoalkylation Cyclization via ω-Carbinol Lactams 1 , 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 66 (13), pp.4695-4703. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0156316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile access to 6-substituted 1,4,5,7-tetrahydropyrrolo[3,4- b ]-pyridines via hantzsch type dimethyl 4-aryl-2-formyl-6-methyl-1,4-dihydropyridine-3,5-dicarboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milostav Chudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knesl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (6), pp.1549-1554. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570370623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of N -benzyl-3-nitrophthalimide: A facile access to isoindolo[1,2- d ][3,5]benzothiazocine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570370622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facile fused-dioxaza-ring synthesis from N-hydroxyphthalimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bartovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (11), pp.2117-2120. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00144-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular α-amidoalkylation cyclisation: Use of theN-acyliminium ion with a sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (17), pp.3363-3366. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isoindolo[1,3]benzoxazine derivatives through intramolecular arylation of N- acyliminium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.1477-1483. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570350644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of benzo(or furo)[5,6]azepino[2,1-a]isoindolone derivatives: pi-cyclisations of N-acyliminium ions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (50), pp.9187-9190. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(98)02075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NON CLASSICAL REACTION OF 2(3)- BROMOMETHYL-3(2)-NITROTHIOPHENES TOWARDS BASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 127 (1), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509708040499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetracyclic Systems: An Efficient and Rapid Synthesis of New Pyrrolothieno[1,3]Thiazocines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (13), pp.2241-2249. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919708003377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 5-chloropyrrole carboxaldehydes from 5-oxopyrrolidine carboxamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (18), pp.3227-3230. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00597-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrolo[1,4]diazepines, via thermolyse of carbonylazides, and [3,2,2]cyclazines, via Diels-Alder reaction of [f]indolizines, annelated to [1]benzothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52 (43), pp.13547-13556. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(96)00828-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGIOSELECTIVE CONVERSION OF LACTAM TO CORRESPONDING THIOLACTAM IN TETRAHYDROPYRROLO[1,2-A]THIENO[3,2-E] [1,3]DIAZEPINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 119 (1), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509608043475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of oxopyrrolidinothieno[2]azepinones: [3]Benzazepine antidepressant analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (4), pp.1251-1258. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570330443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis and Diels-Alder reaction of thieno[2,3(3,2)-f]indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (1), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4039(94)02156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new pyrrolo[1,3]diazepine: 4 H -pyrrolo[1,2- a ]thieno[2,3- e ][1,3]diazepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32 (6), pp.1731-1734. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570320611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on nitrogen and sulfur heterocyclic compounds: Synthesis of 10 H -pyrrolo[1,2- a ]thieno[3,4- e ][1,4]-diazepin-5(4 H )-one and some derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (2), pp.341-344. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570310214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel practical synthesis of pyrrolo[1,2- a ]thieno[2,3- e ][1,4]diazepines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30 (3), pp.675-678. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570300317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the synthesis and reactivity of 4,10-dihydrobenzo-[ b ]thieno[2,3- e ]thiepin-10-acetic acid and 5,10-dihydrobenzo[ e ]thieno[3,2- b ]thiepin-10-acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29 (7), pp.1789-1795. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570290720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réarrangement de thiénobenzothiépinones en thiénoisothiazolinone et benzoisothiazolinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (8), pp.1881-1884. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570280814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convenient route to diazepines by intramolecular cyclisation of carbonylazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (8), pp.1911-1915. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570280818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alcaloïdes Quinazoliniques et Dérivés: Analogues Pentacycliques des Aromathécines Inhibiteurs Potentiels de la Topoisomérase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Symposium National de Chimie Organique, Industrielle and Pharmaceutique (SNCOIP-VII) sous l’égide de la société algérienne de chimie (SAC), Tlemcen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X-Acetals as Purinergic receptor P2RX7 ligands. Design and synthesis of N,S-backbones based on Morin rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X Acetals : Ligands des récepteurs purinergiques P2X7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches Synthétiques Simples et Innovantes Appliquées aux Systèmes Aza-Hétérocycliques d’Intérêts Biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales de Chimie Organique ‘‘JICAO-18’’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for synthesis of Schiff base derivatives of (aR)/(aS)-gossypol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of (+) / (-)-gossypol Schiff base derivatives by SECheM methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ould Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées André Collet de la Chiralité JACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils synthétiques au service de l’industrie chimique: Collaborations & Partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans la CCI du Havre. CCI VIKin_Challenge Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECHEM Concept for Gossypol extraction and semi-synthesis directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodologies de synthèse simples et innovantes en série hétérocyclique au service de la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nationale sue les Molécules Bioactives et Matériaux Organiques (MBMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité: BioCIS (BIOmolécules: Conception, Isolement et Synthèse), UMR CNRS 8076, Faculté de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocycles azotés élaborés au service de la biologie. Exploration d’approches synthétiques simples et innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité: Laboratoire de Synthèse Organique &amp; Activité Biologique, Université Tunis El Manar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X-Acetals as Purinergic receptor P2X7 ligands. Design, synthesis and anti-cancer/anti-inflammatory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of new eco-catalysts in the synthesis of anti-inflammatory compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Research Fellow Meeting in Medicinal Chemistry-YRFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Romanian Colloquium on Medicinal Chemistry ou 4ème Colloque Franco-Roumain de Chimie Médicinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of new eco-catalysts in the synthesis of new antitumor compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest-JNOEJC/GFP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Processes Involving Simple N-Acyliminiums Species in Acidic Media Their Generation and Use for N,S-Heterocyclic Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans une école d’été sur les hétérocycles, Organisée par le Laboratoire Catalyse et Synthèse en Chimie Organique (LCSCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Romanian Colloquium on Medicinal Chemistry ou 4ème Colloque Franco-Roumain de Chimie Médicinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trans Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH-IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches synthétiques simples et innovantes en chimie hétérocycle. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Internationales de Chimie - JIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simultaneous Extraction and Chemical Modification Concept: Application for Gossypol Extraction and Semi-synthesis Directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Natural Product Research - PSE Young Scientists' Meeting Lille 2017, Natural Products in Health, Agro-Food and Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intramolecular C-C vs. C-O bond coupling reactions through C6 ring-fused 2-pyridones synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu triggered sequence involved in a one-pot domino process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original &amp;quot;one-pot&amp;quot; methodology combining extraction/chemical modification of gossypol from cienfuegosia digitata by traditional soxhlet system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu triggered sequence involved in a one-pot domino process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale Normande de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions Tandem/Domino Impliquant des Espèces Cationiques Simples : Diversité Hétérocyclique d’Intérêt Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘‘JICOA-15’’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Development of Novel Pathways to Functionalized Azaindole-based Derivatives with Promising Anticancer and Anti-Angiogenic Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steering Meeting before Closing Event, AI-Chem Channel 2013-2015 (Programme Interreg IVA France-Manche/ Angleterre, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium Catalyzed Arylation vs Oxyarylation: Synthesis of C6 Ring-Fused Pyridones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for the synthesis and functionalization of 7- and 5-azaindoles as promising templates for medicinal chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aubertein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE Chem and AI-Chem Channel Autumn School 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: Simples Approches vers les Acétals Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de la SCF de la région Midi-Pyrénées. Laboratoire de Synthèse et Physico-Chimie de Molécules d'Intérêt Biologique (LSPCMIB), UMR5068–CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem/Domino Processes Involving Simple Cationic Species which Targeting the Heterocyclic Diversity with Great Biological Potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIth French-Romanian Colloquium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Development of Novel Pathways to Functionalized Azaindole-based Derivatives with Anticancer and Anti-Angiogenic Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar D. Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE Chem and AI-Chem Channel Autumn School 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions Tandem/Domino Impliquant des Espèces Cationiques Simples. Synthèse Orientée vers la Diversité Hétérocyclique à fort Potentiel Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans l’industrie. Institut de Recherches Servier (IDRS), Pôle d’Expertise Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Croissy Sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of natural products from Halmahera region of North Maluku in WBN agroforestry project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environment Workshop, University of Tobelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, North Maluku, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of skilled and educated Human Resources in North Maluku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International University and Private Sector Workshop, University of Ternate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, North Maluku, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Formation de liaisons C-C et/ou C-O intramoléculaire sur les 2-pyridones : synthèse d'hétérocycle d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle voie d'accès à des bislactames de type Meyer par réaction Domino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic scalfolds through unexpected 1-6-Aza Michael addition to chromone derivatives : application to aromathecins analogues synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Roumain de Chimie Médicinale (CoFRROCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions non Classiques sur des Ions N-Acyliminiums: Simples Approches vers les Acétals Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique - JCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-6-Aza Michael addition to chromone derivatives and their application in the synthesis of aromathecin analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocyclisations de sels N-acyliminium via un hétéroatome: acétals mixtes fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IInd French-Romanian Colloquium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès Aisé à des Analogues des Alcaloïdes Nuévamine & Lennoxamine: Exploration de la Chimie des Ions N-Acyliminiums, Acyliums &Thioniums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de chimie portant sur la chimie au service du développement durable de la Mauritanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α,β-unsaturated diester chromone in domino process based on a 1-6-Aza Michael addition”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE CHEM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simples Approches vers des Systèmes Pentacycliques Apparentés aux Aromathécines Inhibiteurs Efficaces de la Topoisomérase-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: COBRA UMR-6014, Faculté des Sciences &amp; Techniques, Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Analogues to Camptothecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical and Biomolecular Engineering (ICCBE 2011 Dubai)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Synthesis of Heterocyclic Analogus of the Alkaloids Nuevamine & Lennoxamine: Use of N-Acyliminiums, Acyliums & Thioniums Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invité: INHA University, Department of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hétérocyclisation dans la Chimie des Ions N-Acyliminiums: Simples Approches vers les Lactames Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: LCMT, UMR-CNRS 6507, Faculté of Sciences &amp; Techniques, Université of Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes pentacycliques naturels et non naturels de la famille des aromathécines inhibiteurs de la topoisomerase-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence thématique: Université de Nouakchott, Faculté des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Domino N-Amidoacylation/Aldol Type Condensation for the Synthesis of the Bioactive Aromathecins and Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande de Chimie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential mTOR inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Domino N-Amidoacylation/Aldol Type Condensation for the Synthesis of the Bioactive Aromathecins and Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ X-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential mTOR inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFr-RoCM 2010 (Primul Colocviu Franco-Roman de Chimie Medicala), University of Alexandru Ioan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategy for the construction of a pyrroloisoquinolinone scaffold and application to the synthesis of topoisomerase-I inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery and Selection. International Conference on Medicinal Chemistry/45èmes Rencontres Internationales de Chimie Thérapeutique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Luotonins and Rutaecarpine derivatives by the way of hetercyclisation and oxidative transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Sarkisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent contributions in synthesis of aromathecines with topoisomerase-I inhibitory potential to Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedient access to the tricyclic core of Crispine by the way of a tandem process coupled with a catalytic Friedel-Crafts reactio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the synthesis of spiro-oxindole alkaloid derivatives via the tandem process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the bioactive aromathecins and derivatives via a domino N-amidoacylation/aldol type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Namoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and Versatile Entry to Polycyclic Imidazolidinones: Use of N-acyliminium Chemistry in Domino Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Analogues of Spiro-oxindole Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular and intramolecular α-amidoalkylation reactions using bismuth triflate as the catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Spiro-oxindole Alkaloids Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocyclisation en Chimie des Ions N-Acyliminiums: Plateformes Simples vers des Lactames Bicycliques d’Intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque International de Chimie Hétérocyclique (CH4-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domino N-amidoacylation/aldol-type condensation approach to the synthesis of topoisomerase-I inhibitors Rosettacin, 22-Hydroxyaccuminatine and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de Synthèse de Composés Diazaspiraniques-1,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de l'École Doctorale Normande Chimie-Biologie, Basse Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tandem Michael Addition/Amino-Nitrile Cyclization in the Synthesis of Novel Indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tihany, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues Hétérocycliques des Alcaloïdes, Camptothécine, Rutaecarpine et Luotonine. Agents à Fort Potentiel Cytotoxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale sur la Chimie Hétérocyclique (RNCH6) organisée par le Groupe Marocain de Chimie Hétérocyclique (GMCH) à l’Université Hassan II Mohammedia Faculté des Sciences Ben M’sik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Amidoalkylation Intramoléculaire et Intermoléculaire Catalysées par le Triflate de Bismuth Bi(OTf)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de l'École Doctorale Normande Chimie-Biologie, Basse Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse d’indolizidines polyhydroxylées ou non homologues d’inhibiteurs de glycosidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Affani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kadouri-Puchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Rencontre Internationale sur la Chimie Moléculaire (RICMD-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Stéréosélective d’Hétérocycles Fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale sur la Chimie Hétérocyclique (RNCH6-PO130) organisée par le Groupe Marocain de Chimie Hétérocyclique (GMCH) à l’Université Hassan II Mohammedia Faculté des Sciences Ben M’sik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simples Approches vers des Alcaloïdes Quinazoliniques Pentacycliques et Dérivés: Inhibiteurs Potentiels de la Topoisomérase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Internationale sur la Chimie Moléculaire (RICMD-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Convergent Approaches to Regioisomers of the Bioactive Natural Product Luotonin. Synthesis of Isoluotonin and its Substituted Homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues Hétérocycliques des Alcaloïdes, Camptothécine, Rutaecarpine et Luotonine. Agents à Fort Potentiel Cytotoxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homologues Hétérocycliques de la Nuévamine par la Chimie des Ions N-Acyliminiums en Association avec la Cyclisation de type Friedel-Crafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs-SFC Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Oxidation of Fused or not Polyhydro-β-Carbolines. Application to the Synthesis of Phenyl Analogue of the Antibiotic Pyridindolol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’Homologues Hétérocycliques de l’Alcaloïde Nuévamine; Utilisation de la Chimie des Ions N-Acyliminiums en Association avec la Cyclisation de Friedel-Crafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Reactivity Of Thiolactam In Indole Series: New Approaches To The Bioactive Natural Alkaloid Product Rutaecarpine, Its Homologues And Corresponding Pyridones Via The Tandem Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Developments in Chemistry and their Applications (RDCA, 1, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sebha, Libya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des Polyhydro-β-Carbolines en vue de la synthèse d’homologues de la Camptothécine et de la Luotonine par la réaction de Winterfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs-SFC Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Bioactive Natural Rutaecarpine, Euxylophoricine A, and their Heterocyclic Homologuesvia the Amino-Ester/Thioimine Cyclocondensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: N,ZAcétals Polyhétérocycliques Mixtes, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences organisées par la SFC à l’Institut de Chimie Organique et Appliquée (ICOA) de l’Université d’Orléans, CNRS-UMR 6005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: Accès aux Acétals Mixtes, les Lactames Tricycliques, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences organisées par la SFC au Laboratoire de Synthèse Asymétrique de l’Université Pierre &amp; Marie Curie, CNRS-UMR 761</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of N-Acyliminium Chemistry and Diels-Alder Combination to Access the Rare Isoindoloisoquinol-inone Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Bioactive Natural Product Rutaecarpine and its Heterologues via the Amino-Ester/Thioimine Cyclocondensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: N,Z-Acétals Polyhétérocycliques Mixtes, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reactivity of thiolactam in indole series: New approaches to the bioactive natural alkaloid product Rutaecarpine, its homologues and corresponding pyridones via the tandem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Heterocyclic Chemistry (ICHC, 20, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of N-Acyliminium Chemistry and Diels-Alder Combination to Access the Rare Isoindoloisoquinolinone Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformationally constrained homophenylalanine derivatives. Synthesis of the substituted 2,3,4,5-tetrahydro-1H-2-benzazepine-3-carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zeleznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude d’Isolona hexaloba (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Absolue et Induction Asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lachrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to Oxidized Nuevamine and Lennoxamine Alkaloids Derivatives via the Tandem Amidoalkylation of N-Acyliminium ion/Friedel-Crafts Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 2-(2´,2´-dicyanovinyl)-1,4-dihydropyridine toward alkyl acetoacetates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the N-Acyliminium ion and Friedel-Crafts Combination Strategy to Access Easily the Isoindolo-isoquinoline Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique, École Polytechniques, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérocyclisation en chimie des ions N-acyliminiums: approches et résultats en synthèse d’hétérocycles fusionnés d’intérêt biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Marroquί-Espagnol Sobre la Quίmica Organica-IV° Encuvement Andaluz-Marrquί Sobre la Quίmica de Productos Naturales (Le 1er Congrès Maroco-Espagnol sur la Chimie Organique et la 4ème Rencontre Andalou-Marocaine sur la Chimie des Produits Naturels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives using CIDR Methodology. A Facile Access to New Chiral Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 7, 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the N-Acyliminium ion and Friedel-Crafts Combination Strategy to Access Easily the Isoindolo-isoquinoline Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’Alcaloïdes et de Systèmes N-Hétérocycliques en relation avec les Alcaloïdes par la Chimie des Ions N-Acyliminiums: Cyclization -Cationique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterocyclization-Transposition-Isomerisation of N-acyliminium ion. Domino Process to Accede New Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Newly Heterocyclization/Double Transposition/Isomerisation of N-acyliminium ion Cascade to Access Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique, École Polytechniques, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improving the Chemistry of N-Acyliminiums Ions: A One-Pot Protocol for the Preparation of Acetoxy Lactams from Imides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridrich Szemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Newly Heterocyclization/ Double Transposition/Isomerisation of N-acyliminium ion Cascade to Access Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Anglo-Normand Organic Chemistry Colloquium -ANORCQ VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CIDR Strategy to Resolve 2-Formyl-1,4-DHP Derivatives. Access to New Chiral Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH, 3, 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aza-Heterocyclic Synthesis via Domino Cascade Processes including N-acyliminium Species. Access to Polyheterocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocycles Soufrées et Azotés Fusionnés d’Intérêt Biologique: -Hétéro-amidoalkylation Intramoléculaire via les Ions N-Acyliminiums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry-TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Asymétrique d’Hétérocycles Fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Azoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des Benzoindolizidines et Benzopyrrolizidines via la Réaction de Cyclisation de Métathèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Chirale-1,5: Modèle de Felkin-Ahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Rencontre Nationale sur la Chimie Organométallique (RENACOM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of Extracts of Isolona Hexaloba Engler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cazoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Natural Products and Drug Discovery (ICSN, 8, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHPs Derivatives using CIDR Methodology. A Facile Access to New Chiral Bicyclic Thiolactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Convenient Synthesis of Indolizines and Bipyridinyls from 2-Formyl-1,4-Dihydro-pyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Blue Danube Symposium on Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chiral Isoindoloisoquinolinone Alkaloid Core via Stereoselective Intramolecular -Cyclization of N-Acyliminium Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel syntheses of densely functionalized indolizines from 2-formyl-1,4-dihydropyridines (1,4-DHPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth Blue Danube Symposium on Heterocyclic Chemistry (9BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Tatranská Lomnica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des ions N-acyliminiums en synthèse hétérocyclique: Systèmes polyhétérocycliques condensés azotés, oxygénés et/ou soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physico-chimie des Interfaces et des Milieux Réactionnels (LPIMR-LRC-MO2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréo- et regiosélective de pyrroloisothiochromane et pyrrolobenzo-[d]thiepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient synthesis of chiral isoindoloisoquinolinones based on an intramolecular -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new polyheterocycles via N-acyliminium ion aromatic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective syntheses of substituted di- and tetrahydroindolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth Conference of Organic Chemists, New Trends in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Stará Lesná, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of chiral isoindoloisoquinolinone. -Cationic cyclisation via N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Transmediterranean Colloquium on Heterocyclic Chemistry (TRAMECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N-hydroxymethylphthalimide in basic medium: synthesis of new isoindolo[1,3]oxazepine fused to aromatic ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Phényl trifuorométhanesulfonimide PhNTf2 : Un nouveau réactif pour la synthèse in situ d’amines à partir d’alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire de l’École Doctorale Normande Chimie-Biologie à l’Université de Caen-ISMRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Stereoselective Construction of Chiral Isoindoloisoquinolinone Alkaloid Core Through an Intramolecular Cationic Arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Phényl trifuorométhanesulfonimide PhNTf2 : Un nouveau réactif pour la synthèse in situ d’amines à partir d’alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Access to Chiral Non-racemic [1,3]Oxazolo[2,3-a]isoindolo -5-ones Ring Systems via O-Cationic Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régiosélectivité et stéréosélectivité d’agents organomagnésiens et organolithiens sur des imides chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ière Rencontre Nationale de Chimie Organométallique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isoindolobenzothiazines: A new rearrangement of N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’hétérocycles fusionnés à l’indole : Ion N-acyliminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVère Rencontre Nationale sur la Chimie Hétérocyclique à Tétouan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tétouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular -amidoalkylation cyclisation: Use of N-acyliminium ion with sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Cationic cyclisations of N-acyliminium ions from imide-ester functionality: Use of olefin as nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular -amidoalkylation cyclisation: Use of N-acyliminium ion with sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la société française de chimie (SFC) à l’Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoindolobenzothiazolinones et isoindolobenzothiazinones via amido-alkylation et/ou hétéroamidoalkylation Cyclisation intramoléculaire: Isomérisation de l’ion N-acyliminium intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Rencontre Nationale sur la Chimie Hétérocyclique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular cyclisation of N-acyliminium ion with sulfur as an internal nucleophile: Isomerisation of the N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fused oxaza and dioxaza rings from N-hydroxyphthalimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bartovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthese du 5-methylisoindolo[1,2-b]benzazepine-7,13(12H)-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Rencontre Nationale sur la Chimie Hétérocyclique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of chiral phthalimides: Use of N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclisation intramoleculaire via amidoalkylation: Synthèse de nouvelles pyrrolo(ou isoindolo)thieno[2]benzazepines et thieno[f]indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IRCOF "Intramuros"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of oxopyrrolidinothieno[2]azepinones: [3]benzazepines anti-depressant analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Rencontre Nationale sur la Chimie Hétérocyclique à Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieno- and [1]benzothienoindolizines: Synthesis and Diels-Alder reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ III) à Deauville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective conversion of lactams to thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Blue Danube Symposium on Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Casta-Papiernicka, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en série thiophènique: Réarrangement des thiénoindolizinonethiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIèmes Journées Nationales de Chimie à Hammamet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dans la série des hétérocycles soufrés et azotés: synthèse de la 10H-pyrrolo[1,2-a]thieno[3,4-e][1,4]diazepin-5(4H)-one et dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Journée de la S.F.C. Section Régionale de Mt-St-Aignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermolysis in acidic medium of some substituted heterocyclic carbonylazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique Slovaque de Bratislava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents à potentialités biologiques: Synthèse de thiénopyrrolo[1,4]diazépines ainsi que quelques dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la société française de chimie (SFC) à l’Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.17 Addition to N-Acyliminium Ions of Heteroatoms such as Oxygen, Nitrogen, Sulfur, and Selenium as Internal Nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Organic Synthesis II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.682-742, 2014, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-097742-3.00221-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EF81991"/>
+    <w:nsid w:val="CF3F60A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adam-daich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6942-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111954916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Danton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Martin Lawson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26041717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen-Pacelye Mengue Me Ndong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hariri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mwande-Maguene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Darvish" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Safi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Moncol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400343" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chortani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Salah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hajlaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Edziri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02744B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Romdhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Jannet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04052E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2020.1856943" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13738-018-1525-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pesquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knorr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Strohmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02612b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Markus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Ferko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Berke&#353;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Hamid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souizi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidi Boune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elemine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aliyenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b01045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Marchal&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bal&#243;nov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;oral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800908" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Nejma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Znati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2018.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RN3RK9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Chehab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Merroun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Ghailane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Habbadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boukhris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13171/mjc71/01804111125-souizi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201702435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Abuhaie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Homerin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marzag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Marchal&#237;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;oral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moncol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Sidi Boune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ould Elemine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ould Hadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2688" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Le Biannic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00309" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Nguir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Moncol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01996" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pintiala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebbaa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00303f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561415" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Santos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602947" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9W1GJ4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061429v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#270;uri&#353;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ausseil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201505121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Nimbarte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600530" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56S2T25K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina-Mirabela Dumitriu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B&#238;cu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulku Eryuruk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belei" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561333" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nade&#382;da Pr&#243;nayov&#225;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vr&#225;bel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.04.047" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928655v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01523" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1504682" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Namoune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378811" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Goff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501072" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQSMD78B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.03.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG1HKN9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Ali Hamza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.03.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28B0TJPD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Van Hijfte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Led&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;nichart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402377" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSG3VCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Valigura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udov&#237;t Vare&#269;ka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakato&#353;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Vanekov&#225;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-014-1164-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef&#237;na &#381;&#250;&#382;iov&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Morav&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402366" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVNQQ79R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27472a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.03.096" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral G&#246;rmen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.02.047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5HVPL1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931220v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Allous" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100731" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69J7LSZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2015225" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.120" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260949" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#207;uri&#353;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260793" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Wiesenganger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2001057" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saber" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260311" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258530" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564901v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva T&#243;thov&#225;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.03.018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6JQBFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boisse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.07.048" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S71ZWSK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0011.805" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564916v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.02.042" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G0D14DH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Alkyat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.114" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQ81HXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oukli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa Chafi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.072" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218300" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564906v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kadouri-Puchot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Affani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hamon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-09-11690" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.08.010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGC536PF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0N9FSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933027v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo702752w" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LS7PDSRN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo702387q" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6LJW3N10-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564918v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fadel De&#239;da" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-08-S(N)97" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564919v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1067032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017808783743902" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564929v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Jakubec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Winklerov&#225;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Pova&#382;anec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613103d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCEC6CC540C24DD2071579F239BCFE2C2D79CD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564926v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo062077x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DXMWJW9W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564927v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kadle&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.11.092" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMCXHWG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564934v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.01.031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZTBCH7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564966v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mamouni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808007014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564938v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.10.017" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D4WJSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564930v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Baumlov&#225;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0615044" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WJGZ9PR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.04.032" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZG79PZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564932v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo060616s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XG78L3KJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310791v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400760" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE6A36DC680E0196D60A4FAA7DFD4A3ECB6D707F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508214e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902BC411840601DAB8D8E6387C4090A8106F479A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564945v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Cvopov&#225;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kri&#382;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo049706s" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVPB0RHJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564943v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sanz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2004.07.107" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K08R051-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564940v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-04-S(P)18" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564946v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrich Szemes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.04.015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWTB6VQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fogain-Ninkam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300072" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89H4BG5Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564950v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chihab-Eddine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570400314" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9D431XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564956v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sikoraiova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570390223" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMNTV1J0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564953v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Chud&#237;k" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Koz&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Le&#353;ko" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00542-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7G1L3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564954v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00910-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QPRS28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564958v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0156316" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LMKCHQSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milostav Chud&#237;k" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knesl" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570370623" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDD81MV3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564961v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jilale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570370622" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0VFF93B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564964v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bartovic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00144-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFZ8XQ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310780v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00484-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-288B4PQZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230414v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Daich" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)02075-9" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A65F4D756342452E5EC8C8220A6AD38D2A78F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310777v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350644" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F7AB44D979D60381F93FFC1EC59BFC4E742FD09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564973v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Prigent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509708040499" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564971v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708003377" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564968v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00597-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGD9F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564974v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(96)00828-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP2HX6ZR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564977v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509608043475" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564975v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330443" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5436PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564981v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(94)02156-6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9S3SLLH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564998v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Da&#239;ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570320611" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B5V4WF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570310214" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2BA0EDC5F6EFFB50D8D69A8C50092DD9E9A77E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565009v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570300317" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKSV4630-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565012v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570290720" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXGB1WVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565021v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Povazanec" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280818" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG65QLN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565017v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280814" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GBX01J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567865v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567974v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568051v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567973v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567909v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567969v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567862v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567903v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567907v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567905v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567972v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568045v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rigo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568198v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568047v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567858v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568195v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567860v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567864v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568190v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568193v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568191v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567967v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567857v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567854v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568040v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568188v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aubertein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567851v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567852v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568189v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar D. Nimbarte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567908v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567849v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567850v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568038v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568184v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567842v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568036v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568183v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567844v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567845v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567898v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567901v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567900v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567892v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567961v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anamoune" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567965v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568177v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568179v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568174v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568028v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sarkisyan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567840v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568030v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568033v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568034v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568167v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567958v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Allous" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568172v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568173v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567838v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568169v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568162v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567949v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567888v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567956v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568165v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568018v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anejjar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chihab Eddine" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567835v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567933v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamid" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567884v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568016v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567938v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567948v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568160v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568015v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568021v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567885v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567879v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568152v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568024v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567922v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567878v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567921v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568158v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zeleznik" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568026v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerbet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lachrai" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567924v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568155v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568150v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568148v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568136v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;hijfte" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568144v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fousse" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567833v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568134v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568140v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567874v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568128v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568137v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567871v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567834v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568142v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Azoui" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568146v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568012v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568126v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cazoulat" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seguin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568121v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568117v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kriz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568123v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568116v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567868v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568004v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568010v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568008v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567831v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568114v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568006v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568109v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567916v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gasparik" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568113v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568112v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568001v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568108v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568003v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568104v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567999v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568106v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567995v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568100v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568103v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567994v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568099v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567914v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567991v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568095v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568097v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567986v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567911v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567985v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567983v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564867v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097742-3.00221-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adam-daich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6942-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111954916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Danton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Martin Lawson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26041717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen-Pacelye Mengue Me Ndong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hariri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mwande-Maguene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Darvish" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chortani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Salah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hajlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Edziri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02744B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Safi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Moncol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Romdhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Jannet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04052E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2020.1856943" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13738-018-1525-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pesquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knorr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Strohmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02612b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Markus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Ferko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Berke&#353;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Hamid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souizi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidi Boune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elemine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aliyenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b01045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Marchal&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bal&#243;nov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;oral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800908" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Nejma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Znati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2018.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RN3RK9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Chehab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Merroun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Ghailane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Habbadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boukhris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13171/mjc71/01804111125-souizi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201702435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Abuhaie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Homerin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marzag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Marchal&#237;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;oral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moncol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Sidi Boune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ould Elemine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ould Hadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2688" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Le Biannic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00309" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Nguir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Moncol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01996" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pintiala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebbaa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00303f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Nimbarte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600530" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56S2T25K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina-Mirabela Dumitriu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B&#238;cu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulku Eryuruk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561333" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061429v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#270;uri&#353;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ausseil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201505121" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602947" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9W1GJ4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688130v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561415" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nade&#382;da Pr&#243;nayov&#225;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vr&#225;bel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.04.047" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1504682" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928655v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01523" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Goff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQSMD78B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Namoune" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378811" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.03.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG1HKN9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Ali Hamza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.03.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28B0TJPD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Van Hijfte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Led&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;nichart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402377" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSG3VCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Valigura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udov&#237;t Vare&#269;ka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakato&#353;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Vanekov&#225;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-014-1164-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef&#237;na &#381;&#250;&#382;iov&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Morav&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402366" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVNQQ79R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27472a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.03.096" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral G&#246;rmen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.02.047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5HVPL1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931220v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Allous" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100731" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69J7LSZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2015225" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.120" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260949" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#207;uri&#353;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260793" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260311" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Wiesenganger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2001057" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258530" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.07.048" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S71ZWSK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564901v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva T&#243;thov&#225;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.03.018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6JQBFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0011.805" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564916v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.02.042" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G0D14DH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Alkyat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.114" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQ81HXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oukli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa Chafi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.072" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218300" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564906v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kadouri-Puchot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Affani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hamon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-09-11690" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.08.010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGC536PF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0N9FSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933027v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo702752w" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LS7PDSRN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo702387q" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6LJW3N10-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564918v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fadel De&#239;da" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-08-S(N)97" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564919v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1067032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017808783743902" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564929v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Jakubec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Winklerov&#225;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Pova&#382;anec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613103d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCEC6CC540C24DD2071579F239BCFE2C2D79CD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564926v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo062077x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DXMWJW9W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564927v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kadle&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.11.092" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMCXHWG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564934v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.01.031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZTBCH7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564966v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mamouni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808007014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564938v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.10.017" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D4WJSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564930v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Baumlov&#225;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0615044" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WJGZ9PR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.04.032" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZG79PZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564932v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo060616s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XG78L3KJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310791v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400760" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE6A36DC680E0196D60A4FAA7DFD4A3ECB6D707F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508214e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902BC411840601DAB8D8E6387C4090A8106F479A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564943v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sanz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2004.07.107" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K08R051-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564945v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Cvopov&#225;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kri&#382;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo049706s" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVPB0RHJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564940v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-04-S(P)18" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564946v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrich Szemes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.04.015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWTB6VQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fogain-Ninkam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300072" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89H4BG5Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564950v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chihab-Eddine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570400314" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9D431XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564956v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sikoraiova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570390223" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMNTV1J0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564953v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Chud&#237;k" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Koz&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Le&#353;ko" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00542-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7G1L3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564954v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00910-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QPRS28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564958v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0156316" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LMKCHQSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milostav Chud&#237;k" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knesl" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570370623" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDD81MV3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564961v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jilale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570370622" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0VFF93B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564964v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bartovic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00144-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFZ8XQ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310780v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00484-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-288B4PQZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310777v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350644" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F7AB44D979D60381F93FFC1EC59BFC4E742FD09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230414v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Daich" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)02075-9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A65F4D756342452E5EC8C8220A6AD38D2A78F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564973v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Prigent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509708040499" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564971v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708003377" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564968v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00597-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGD9F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564974v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(96)00828-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP2HX6ZR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564977v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509608043475" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564975v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330443" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5436PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564981v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(94)02156-6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9S3SLLH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564998v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Da&#239;ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570320611" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B5V4WF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570310214" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2BA0EDC5F6EFFB50D8D69A8C50092DD9E9A77E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565009v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570300317" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKSV4630-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565012v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570290720" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXGB1WVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565017v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280814" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GBX01J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Povazanec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280818" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG65QLN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567974v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568051v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567865v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567973v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567909v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567969v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567862v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567903v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567905v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567972v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568045v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rigo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568198v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568047v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567907v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567858v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567864v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567860v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568195v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568190v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568191v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568193v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567967v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567857v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567854v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568040v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568188v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aubertein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567852v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567851v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568189v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar D. Nimbarte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567908v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567850v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567849v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568038v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568036v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568184v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567842v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568183v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567844v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567845v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567898v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567901v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567900v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567892v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567961v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anamoune" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567965v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568177v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568179v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568174v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568028v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sarkisyan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567840v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568030v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568033v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568034v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568167v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567958v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Allous" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568172v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568173v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567838v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568169v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567949v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568162v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567888v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567956v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568165v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568018v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anejjar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chihab Eddine" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567835v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567933v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamid" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567884v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568016v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567938v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567948v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568160v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568015v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568021v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567885v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567879v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568024v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567922v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567878v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568152v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567921v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568158v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zeleznik" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568026v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerbet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lachrai" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567924v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568155v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568150v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567833v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568134v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568140v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567874v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568136v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;hijfte" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568148v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568144v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fousse" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568128v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568137v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567871v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567834v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568142v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Azoui" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568146v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568012v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568126v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cazoulat" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seguin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568121v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568117v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kriz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568123v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568116v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567868v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568004v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568010v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568008v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567831v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568114v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568006v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567916v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gasparik" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568109v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568113v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568112v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568001v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568108v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568003v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568106v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568104v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567999v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567995v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568100v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568103v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567994v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568099v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567914v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567991v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568095v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568097v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567986v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567911v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567985v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567983v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564867v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097742-3.00221-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>