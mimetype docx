--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ADAM DAICH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adam-daich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6942-0519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111954916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicyclic N,S-Acetals Containing Fused Cysteine-Amide System as New Heterocyclic Class Targeting Human Farnesyltransferase (FTase-h)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Farce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.1717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26041717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-Catalyzed C-H Functionalization and Flame-Retardant Properties of Isophosphinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen-Pacelye Mengue Me Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Mwande-Maguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (21), pp.5104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29215104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Hba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.1207. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of novel N -benzyl-2,5-dihydro-1 H -pyrrole-linked benzopyrimidine conjugates as antimicrobial agents: study combining in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Chortani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Edziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (32), pp.14262-14276. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02744B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu‐promoted Access to 1,4‐Diazine‐Fused Isoindoles Through Concomitant C sp 3 −N and C sp 2 −N Bonds Formation Starting from Constrained N,O ‐acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366 (24), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichotomic Dearomatizations of Benzene vs Pyridine Rings of Sulfonyloxypyridine via (3 + 2) Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (17), pp.12265-12275. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c00901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semi-synthesis and molecular docking of new antibacterial and antibiofilm triazole conjugates from hydroxy-triterpene acids and fluoroquinolones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (34), pp.15973-15986. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nj02922k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five‐Membered Nitrogen Heterocycles Synthesis through 1,3‐Dipolar Cycloaddition of Non‐Stabilized Azomethine Ylides with 2‐Pyridone Heteroaromatic Systems as Dipolarophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Champavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.102-116. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202001404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aza-heterocyclic frameworks through intramolecular π-system trapping of spiro-N-acyliminiums generated from isoindolinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Chortani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (5), pp.2393-2403. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ04052E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Efficient Eco‐Friendly Supported Catalysts for the Synthesis of Amides with Antioxidant and Anti‐Inflammatory Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogatien Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.459-467. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201900641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass of ryegrass from field experiments: toward a cost-effective and efficient biosourced catalyst for the synthesis of Moclobemide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green chemistry letters and reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17518253.2020.1856943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐Selective Pd‐Catalysed Fujiwara‐Moritani type Reaction of N,S ‐Heterocyclic Systems with Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 363 (4), pp.1088-1095. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and efficient method to synthesize meloxicam in one-step procedure with respect to the green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Iranian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13738-018-1525-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to 3-spiroindolizines containing an isoindole ring through intra-molecular arylation of spiro-N-acyliminium species: a new family of potent farnesyltransferase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Marzag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Strohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (10), pp.2798-2808. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ob02612b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indolylglycines Backbones in the Synthesis of Enantiopure 3,3-Spiroindolenines, Indolyl Tetracyclic Hemiaminals, and 3-Indolyl-maleimides Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Ferko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (33), pp.5662-5677. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ryegrass on multicontaminated soils part 2: a green process to provide idrocilamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sustainable Development and Use of Plant Biomass for Marketable Resources, 11 (23), pp.6685. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[7,8]indolizinoquinoline scaffolds based on Mg(ClO4)2-promoted regiospecific imide reduction and π-cyclization of N-acyliminium species. Analogues of the topo-1 poison rosettacin and 22-hydroxyacuminatine alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Souizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.680-693. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenyliodine(III) Diacetate/I 2 ‐Mediated Domino Approach for Pyrrolo[1,4]Thiazines and 1,4‐Thiazines by a One‐Pot Morin Rearrangement of N,S ‐ Acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (24), pp.6113-6118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201901111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Semisynthesis of (+)/(−)-Gossypol Schiff Base Derivatives from Ground Plant Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (7), pp.1779-1790. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b01045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reactivity of Enantiopure (S)-6-Oxopipecolic Acid and Corresponding Pyridoisoquinolines Under Acidic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Balónová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (40), pp.5499-5511. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and semisynthesis of new herbicide as 1,2,3-triazole derivatives of the natural maslinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Znati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.102-107. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new process for Na 2 Ca(HPO 4 ) 2 synthesis and its application as a heterogeneous catalyst in Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Merroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourya Ghailane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Habbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13171/mjc71/01804111125-souizi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Conventional Lewis Acids to Heterogeneous Montmorillonite K10 Eco-Friendly Plant-Based Catalysts Used as Green Lewis Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1249-1277. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201702435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3,5-Oxadiazine Framework by Oxygen vs. Nitrogen Trapping of an N-Acyliminium Ion Derived from N,O-bis-TMS Pyroglutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M. Abuhaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Homerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marzag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (33), pp.10654-10660. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201701766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mechanism Revision of a Catalyzed Cyclization of Benzaldehyde Bearing Alkyne-Nitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Š. Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Šoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (18), pp.4742-4745. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SECheM Concept for Isolation and Chemical Modification of Gossypol Directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ould Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.410-415. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Free Cascade Approach toward Polysubstituted Indolizines from Chromone-Based Michael Acceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Le Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.1978-1981. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and biological studies of Atriplex inflata f. Muell.: isolation of secondary bioactive metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Znati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Nguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (8), pp.1064-1074. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jphp.12735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Based Kinetic Control in a Domino Process: A Powerful Tool Toward Molecular Diversity in Chromone Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (23), pp.12188-12201. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.7b01996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intramolecular C–C vs. C–O bond coupling reactions toward C 6 ring-fused 2-pyridone synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rebbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (14), pp.3564-3573. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ob00303f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi(OTf) 3 -Catalysed Access to 2,3-Substituted Isoindolinones and Tricyclic N,O-Acetals by Trapping of Bis- N -Acyliminium Species in a Tandem Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (21), pp.3592-3602. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triflic Acid Catalyzed Intermolecular α-Amination of Pterolactams to Give 5-Arylaminopyrrolidinones via N-Acyliminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina-Mirabela Dumitriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bîcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulku Eryuruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Belei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.934-940. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis and Binding Study of New Long-Chain HPA-12 Analogues as Potent Ligands of the Ceramide Transfer Protein CERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ďuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (19), pp.6676-6686. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201505121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology of HPAs: A Family of Ceramide Trafficking Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (49), pp.17514-17525. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Functional Groups on the Copper-Initiated N-Arylation of 5-Functionalized Pyrrolidin-2-ones and Their Vinylogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthesis (Germany), 48 (1414), pp.2226-2244. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chiral-pool approach into epi-thieno analogues of the scarce bioactive phenanthroquinolizidine alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vrábel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (23), pp.3221-3231. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unprecedented Straightforward Synthesis of Chiral Pyrrolo[3,4- b ]quinolone and Pyrrolo[3,2- b ]quinolone Backbones Starting from trans -4-Hydroxy-L-proline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/1504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu-Triggered Sequence Involved in a One-Pot Domino Process toward Tetracyclic Systems Bearing a Bis- N , O -acetal Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (19), pp.8837 - 8849. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.6b01523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Stereoselective Domino Oxa-Michael/Aza-Michael/Cyclization Synthesis of Bicyclic Lactams and Spirooxindole Skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (33), pp.7244-7248. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201501072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditious Synthesis of the Topoisomerase I Inhibitors Isoindolo[2,1-b]isoquinolin-7(5H)-one and the Alkaloid Rosettacin Based on Aryl Radical Cyclization of Enamide Generated by Using N-Acyl­iminium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahssen El Blidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Namoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (22), pp.3583-3592. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CERT antagonist HPA-12: First practical synthesis and individual binding evaluation of the four stereoisomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (9), pp.2004-2009. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New septanoside and 20-hydroxyecdysone septanoside derivative from Atriplex portulacoides roots with preliminary biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Nguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Ali Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (8), pp.1665-1670. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Access to Highly Functional Bicyclic γ- and δ-Lactams: Origins of Chirality Transfer to Contiguous Tertiary/Quaternary Stereocenters Assessed by DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (7), pp.2966-2979. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201405094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaton’s Reagent-Mediated Domino π-Cationic Arylations of Aromatic Carboxylic Acids to Iasi-Red Polymethoxylated Polycyclic Aromatic Hydrocarbons: Products with Unprecedented Biological Activities as Tubulin Polymerization Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ledé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hénichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (32), pp.10117-10130. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel chiral 1,4-dihydropyridinyl Schiff-base ligands, with characterization and evaluation of calcium channel blocker activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Valigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudovít Varečka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Vaneková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (5), pp.835-847. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00706-014-1164-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-route to scarce furo[3,2-f]indolizidines, -indolizidin-9-ols and their stable quaternary ammonium salts based on the stereoselective catalytic hydrogenation of furan nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (37), pp.6506-6514. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Novel CERT Ligands as Potential Ceramide Trafficking Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Moravčíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (17), pp.2522-2528. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201402366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly functionalized pyrrolidines as tunable templates for the direct access to (±)-coerulescine and the tricyclic core of martinellines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.1818. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ob27472a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile domino process for the synthesis of substituted 3-aminomethylene-chromanones and 2-pyridones catalyzed by CsF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (22), pp.2853-2857. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem aza-Michael/spiro-ring closure sequence: access to a versatile scaffold and total synthesis of (±)-coerulescine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Görmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (17), pp.2174-2176. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Access to Tri- and Pentacyclic Spiro-γ-lactam-oxindole Cores through a Tandem Aza-Michael Initiated Ring Closure Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (27), pp.5303 - 5310. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Process Optimized via ab Initio Study for an Alternative Access to Bicyclic Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (15), pp.4004-4007. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2015225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular N-aza-amidoalkylation in association with Witkop–Winterfeldt oxidation as the key step to synthesize Luotonin-A analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (31), pp.5564-5571. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-Promoted Aza-Cyclization versus π-Cyclization of N-Acyliminium Species into Fused Pyrrolo[1,2-a]imidazolones and Pyrrolo[2,1-a]isoquinolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), pp.1821-1826. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Tetramic Acids, Homostreptopyrrolidine, and their Analogues Based on Unusual Intramolecular Wittig Olefination with Phosphorus Ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ïuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (11), pp.1631-1637. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Ester Assistance vs. Stereoelectronic Prohibition in Catalytic N-Acyliminium Ion Reactions: Stereoselective Formation of Aza-Heterocycles with Two Contiguous Quaternary-Tertiary Stereocenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (16), pp.2425-2429. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedient and Practical Synthesis of CERT-Dependent Ceramide Trafficking Inhibitor HPA-12 and Its Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ďuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Wiesenganger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Moravčíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.1642-1645. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal [3+2]-Cycloaddition-Based Approach Using Ethoxymethylene Malonate Derivatives: Novel and Expedient Access to Functionalized N-Acyliminium Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (14), pp.2197-2201. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1258530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new camptothecins. Part 6: Synthesis of crucial ketones and their use in Friedländer reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hénichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (38), pp.7544-7561. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective ring opening of the chiral non-racemic furoindolizidinols. New entry to alkylindolizidinediol derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Tóthová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.623-630. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the cascade α-oxo-amidoalkylation/transposition/p-cationic cyclization of N-acyliminium ions in the synthesis of novel fused heterocyclic N,O-acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (8), pp.27. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/ark.5550190.0011.805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective approach to novel phenylindolizidinols via benzothieno analogues of tylophorine based on reductive desulfurization of benzo[b]thiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Tóthová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (5), pp.626-634. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the improvement of the tandem halide displacement/amide coupling spiro-cyclization as a new route to γ-lactam and pyrroloisoquinoline templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (31), pp.4411-4415. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.02.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected reversible nitrogen atom transfer in the synthesis of polysubstituted imides and 7-aza-hexahydroindolones via enaminonitrile γ-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Oukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafa Chafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (13), pp.1459-1462. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Intramolecular Furan Diels-Alder Reaction and N-Acylim­­i­n­ium Alkylation for the Synthesis of Pentacyclic Precursor of Aromathecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3214-3218. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1218300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enantioselective Approach to Synthesis of Advanced Chiral Templates for the Construction of Indolic and Indolizidinic Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kadouri-Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Affani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (9), pp.2193. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-09-11690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reductive desulfurization of chiral non-racemic benzothienoindolizines. An efficient approach to a novel bioactive tylophorine alkaloid analogue and 6-phenylindolizidine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Bobošíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (18), pp.2137-2144. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective approach to novel tetrahydrofuran-fused indolizidinols: a one-step formation of three contiguous stereocenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and Expeditious Tandem Sequence Aza-Michael/Intramolecular Nucleophilic Substitution Route to Substituted γ-Lactams: Synthesis of the Tricyclic Core of (±)-Martinellines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (14), pp.5566 - 5569. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo702752w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domino N-Amidoacylation/Aldol-Type Condensation Approach to the Synthesis of the Topo-I Inhibitor Rosettacin and Derivatives †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (5), pp.1975 - 1978. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo702387q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy Access to the Exocyclic Lactams Analogous of the Central Nervous System Active Tricyclic Nitroxapine, Mianserine and Chlothiapine Agents Using N-Acyliminium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Fadel Deïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.1017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-08-S(N)97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Polyheterocyclic Diversity by the π-Cyclisation of N -Carbamoyl­iminium Ion, with or without Tandem N , N -Acetal Cleavage, from Spiro(imidazolidinoquinazolinones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (9), pp.1389-1396. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2008-1067032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel and Expeditious Approach to Symmetrical and Unsymmetrical 5,5-Spiroimide Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017808783743902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alkaloid, two conjugate sesquiterpenes and a phenylpropanoid from Pachypodanthium confine Engl. and Diels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (13), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIAT with simultaneous epimerization at two stereocenters. Synthesis of substituted β-methyl-α-homophenylalanines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Jakubec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Winklerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Považanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.121-124. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b613103d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular and Intramolecular α-Amidoalkylation Reactions Using Bismuth Triflate as the Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (4), pp.1181-1191. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo062077x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expedient synthesis of 7(S)-ethyl-8(R or S)-indolizidinols based on a thiophene reductive desulfurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kadlečíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (4), pp.697-702. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedious and practical synthesis of the bioactive alkaloids rutaecarpine, euxylophoricine A, deoxyvasicinone and their heterocyclic homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (11), pp.1777-1781. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II) Catalyzed Cyclization: A Facile Access to New Difunctionalized Thieno[3,2-f]indolizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (10), pp.1839-1846. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919808007014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidized isoquinolinoisoindolinone and benzazepinoisoindolinone alkaloids cores by convergent cyclisation processes: π-aromatic attack of thionium and oxonium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Michael Addition/Amino-Nitrile Cyclization from 2-Formyl-1,4-DHP in the Synthesis of Novel Dihydroindolizine-Based Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (24), pp.9114-9127. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0615044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to substituted thiapyrrolizidinones and fused pyridones using the domino N-acyliminium-thionium equilibrium/1,3-dipolar cycloaddition/desulfurization cyclization cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (26), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2006.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and Versatile Entry to 4,5-Fused Polycyclic Imidazolones Systems. Use of the Tandem Transposition/π-Cyclization of N -Acyliminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (14), pp.5303-5311. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo060616s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocyclic-EndocyclicN-Acyliminium Ion Equilibration via an Intramolecular α-Thioamidoalkylation in the Synthesis of Fused N,S-Heterocyclic Systems: Some New Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (13), pp.2758-2770. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200400760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-catalysed formation of tricyclic N,S-acetals in imidazolinone series based on the use of the unprecedented N-acyliminium ion cascade reaction involving transposition, heterocyclisation and π-cyclisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (21), pp.3937. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b508214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic versus thermodynamic access to imidazoisoindolones, benzimidazoisoindolones, and [1,4]diazepinoisoindolones: intramolecular nitrogen and π-aromatic trapping of N-acyliminium cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (48), pp.11029-11039. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2004.07.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives Using CIDR Methodology. Facile Access to New Chiral Tricyclic Thiolactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Križ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (12), pp.4227-4237. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo049706s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to the New Isoindolo[1,3]benzothiazocinones via the Combination of N-Acyliminium Chemistry and Friedel-Crafts Type π-Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-04-S(P)18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective access to hexahydro- and octahydrofuro[f]indolizines analogues of phenanthro[f]indolizidines alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridrich Szemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kadlečíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bobošíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (11), pp.1763-1770. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2004.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective Reduction of 2-(Arylideneamino)isoindole-1,3-diones− Synthesis of Alkaloid Analogues byN-Acylhydrazonium Ion Aromaticπ-Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fogain-Ninkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (21), pp.4273-4278. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200300072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N -hydroxymethylphthalimide in alkaline medium: Novel entry to the tricyclic [1,3]oxazepine core via an intramolecular π and O -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40 (3), pp.499-505. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570400314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective access to chiral non-racemic [1,3]oxazolo-[2,3- a ]isoindol-5-one ring systems via O -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (2), pp.383-390. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570390223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformationally constrained 1,4-DHPs. A convenient route to bis-1,4-DHPs as a novel class of nitrogen compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloslav Chudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Kozíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Leško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (28), pp.5747-5754. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(02)00542-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-mediated intramolecular cationic cyclization using an oxygen atom as internal nucleophile: synthesis of substituted oxazolo-, oxazino- and oxazepinoisoindolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (27), pp.4747-4751. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(02)00910-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Aromatic and Sulfur Nucleophilic Partners in Cationic π-Cyclizations: Intramolecular Amidoalkylation and Thioamidoalkylation Cyclization via ω-Carbinol Lactams 1 , 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 66 (13), pp.4695-4703. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0156316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile access to 6-substituted 1,4,5,7-tetrahydropyrrolo[3,4- b ]-pyridines via hantzsch type dimethyl 4-aryl-2-formyl-6-methyl-1,4-dihydropyridine-3,5-dicarboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milostav Chudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knesl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (6), pp.1549-1554. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570370623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of N -benzyl-3-nitrophthalimide: A facile access to isoindolo[1,2- d ][3,5]benzothiazocine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570370622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facile fused-dioxaza-ring synthesis from N-hydroxyphthalimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bartovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (11), pp.2117-2120. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00144-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular α-amidoalkylation cyclisation: Use of theN-acyliminium ion with a sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (17), pp.3363-3366. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isoindolo[1,3]benzoxazine derivatives through intramolecular arylation of N- acyliminium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.1477-1483. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570350644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of benzo(or furo)[5,6]azepino[2,1-a]isoindolone derivatives: pi-cyclisations of N-acyliminium ions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (50), pp.9187-9190. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(98)02075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NON CLASSICAL REACTION OF 2(3)- BROMOMETHYL-3(2)-NITROTHIOPHENES TOWARDS BASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 127 (1), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509708040499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetracyclic Systems: An Efficient and Rapid Synthesis of New Pyrrolothieno[1,3]Thiazocines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (13), pp.2241-2249. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919708003377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 5-chloropyrrole carboxaldehydes from 5-oxopyrrolidine carboxamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (18), pp.3227-3230. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00597-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrolo[1,4]diazepines, via thermolyse of carbonylazides, and [3,2,2]cyclazines, via Diels-Alder reaction of [f]indolizines, annelated to [1]benzothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52 (43), pp.13547-13556. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(96)00828-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGIOSELECTIVE CONVERSION OF LACTAM TO CORRESPONDING THIOLACTAM IN TETRAHYDROPYRROLO[1,2-A]THIENO[3,2-E] [1,3]DIAZEPINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 119 (1), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509608043475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of oxopyrrolidinothieno[2]azepinones: [3]Benzazepine antidepressant analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (4), pp.1251-1258. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570330443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis and Diels-Alder reaction of thieno[2,3(3,2)-f]indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (1), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4039(94)02156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new pyrrolo[1,3]diazepine: 4 H -pyrrolo[1,2- a ]thieno[2,3- e ][1,3]diazepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32 (6), pp.1731-1734. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570320611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on nitrogen and sulfur heterocyclic compounds: Synthesis of 10 H -pyrrolo[1,2- a ]thieno[3,4- e ][1,4]-diazepin-5(4 H )-one and some derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (2), pp.341-344. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570310214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel practical synthesis of pyrrolo[1,2- a ]thieno[2,3- e ][1,4]diazepines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30 (3), pp.675-678. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570300317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the synthesis and reactivity of 4,10-dihydrobenzo-[ b ]thieno[2,3- e ]thiepin-10-acetic acid and 5,10-dihydrobenzo[ e ]thieno[3,2- b ]thiepin-10-acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29 (7), pp.1789-1795. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570290720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réarrangement de thiénobenzothiépinones en thiénoisothiazolinone et benzoisothiazolinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (8), pp.1881-1884. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570280814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convenient route to diazepines by intramolecular cyclisation of carbonylazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (8), pp.1911-1915. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570280818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alcaloïdes Quinazoliniques et Dérivés: Analogues Pentacycliques des Aromathécines Inhibiteurs Potentiels de la Topoisomérase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Symposium National de Chimie Organique, Industrielle and Pharmaceutique (SNCOIP-VII) sous l’égide de la société algérienne de chimie (SAC), Tlemcen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X-Acetals as Purinergic receptor P2RX7 ligands. Design and synthesis of N,S-backbones based on Morin rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X Acetals : Ligands des récepteurs purinergiques P2X7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches Synthétiques Simples et Innovantes Appliquées aux Systèmes Aza-Hétérocycliques d’Intérêts Biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales de Chimie Organique ‘‘JICAO-18’’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for synthesis of Schiff base derivatives of (aR)/(aS)-gossypol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of (+) / (-)-gossypol Schiff base derivatives by SECheM methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ould Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées André Collet de la Chiralité JACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils synthétiques au service de l’industrie chimique: Collaborations & Partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans la CCI du Havre. CCI VIKin_Challenge Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECHEM Concept for Gossypol extraction and semi-synthesis directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodologies de synthèse simples et innovantes en série hétérocyclique au service de la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nationale sue les Molécules Bioactives et Matériaux Organiques (MBMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité: BioCIS (BIOmolécules: Conception, Isolement et Synthèse), UMR CNRS 8076, Faculté de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocycles azotés élaborés au service de la biologie. Exploration d’approches synthétiques simples et innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité: Laboratoire de Synthèse Organique &amp; Activité Biologique, Université Tunis El Manar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X-Acetals as Purinergic receptor P2X7 ligands. Design, synthesis and anti-cancer/anti-inflammatory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of new eco-catalysts in the synthesis of anti-inflammatory compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Research Fellow Meeting in Medicinal Chemistry-YRFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Romanian Colloquium on Medicinal Chemistry ou 4ème Colloque Franco-Roumain de Chimie Médicinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of new eco-catalysts in the synthesis of new antitumor compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest-JNOEJC/GFP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Processes Involving Simple N-Acyliminiums Species in Acidic Media Their Generation and Use for N,S-Heterocyclic Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans une école d’été sur les hétérocycles, Organisée par le Laboratoire Catalyse et Synthèse en Chimie Organique (LCSCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Romanian Colloquium on Medicinal Chemistry ou 4ème Colloque Franco-Roumain de Chimie Médicinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trans Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH-IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches synthétiques simples et innovantes en chimie hétérocycle. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Internationales de Chimie - JIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simultaneous Extraction and Chemical Modification Concept: Application for Gossypol Extraction and Semi-synthesis Directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Natural Product Research - PSE Young Scientists' Meeting Lille 2017, Natural Products in Health, Agro-Food and Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intramolecular C-C vs. C-O bond coupling reactions through C6 ring-fused 2-pyridones synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu triggered sequence involved in a one-pot domino process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original &amp;quot;one-pot&amp;quot; methodology combining extraction/chemical modification of gossypol from cienfuegosia digitata by traditional soxhlet system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu triggered sequence involved in a one-pot domino process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale Normande de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions Tandem/Domino Impliquant des Espèces Cationiques Simples : Diversité Hétérocyclique d’Intérêt Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘‘JICOA-15’’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Development of Novel Pathways to Functionalized Azaindole-based Derivatives with Promising Anticancer and Anti-Angiogenic Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steering Meeting before Closing Event, AI-Chem Channel 2013-2015 (Programme Interreg IVA France-Manche/ Angleterre, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium Catalyzed Arylation vs Oxyarylation: Synthesis of C6 Ring-Fused Pyridones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for the synthesis and functionalization of 7- and 5-azaindoles as promising templates for medicinal chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aubertein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE Chem and AI-Chem Channel Autumn School 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: Simples Approches vers les Acétals Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de la SCF de la région Midi-Pyrénées. Laboratoire de Synthèse et Physico-Chimie de Molécules d'Intérêt Biologique (LSPCMIB), UMR5068–CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem/Domino Processes Involving Simple Cationic Species which Targeting the Heterocyclic Diversity with Great Biological Potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIth French-Romanian Colloquium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Development of Novel Pathways to Functionalized Azaindole-based Derivatives with Anticancer and Anti-Angiogenic Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar D. Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE Chem and AI-Chem Channel Autumn School 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions Tandem/Domino Impliquant des Espèces Cationiques Simples. Synthèse Orientée vers la Diversité Hétérocyclique à fort Potentiel Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans l’industrie. Institut de Recherches Servier (IDRS), Pôle d’Expertise Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Croissy Sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of natural products from Halmahera region of North Maluku in WBN agroforestry project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environment Workshop, University of Tobelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, North Maluku, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of skilled and educated Human Resources in North Maluku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International University and Private Sector Workshop, University of Ternate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, North Maluku, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Formation de liaisons C-C et/ou C-O intramoléculaire sur les 2-pyridones : synthèse d'hétérocycle d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle voie d'accès à des bislactames de type Meyer par réaction Domino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic scalfolds through unexpected 1-6-Aza Michael addition to chromone derivatives : application to aromathecins analogues synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Roumain de Chimie Médicinale (CoFRROCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions non Classiques sur des Ions N-Acyliminiums: Simples Approches vers les Acétals Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique - JCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-6-Aza Michael addition to chromone derivatives and their application in the synthesis of aromathecin analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocyclisations de sels N-acyliminium via un hétéroatome: acétals mixtes fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IInd French-Romanian Colloquium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès Aisé à des Analogues des Alcaloïdes Nuévamine & Lennoxamine: Exploration de la Chimie des Ions N-Acyliminiums, Acyliums &Thioniums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de chimie portant sur la chimie au service du développement durable de la Mauritanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α,β-unsaturated diester chromone in domino process based on a 1-6-Aza Michael addition”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE CHEM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simples Approches vers des Systèmes Pentacycliques Apparentés aux Aromathécines Inhibiteurs Efficaces de la Topoisomérase-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: COBRA UMR-6014, Faculté des Sciences &amp; Techniques, Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Analogues to Camptothecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical and Biomolecular Engineering (ICCBE 2011 Dubai)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Synthesis of Heterocyclic Analogus of the Alkaloids Nuevamine & Lennoxamine: Use of N-Acyliminiums, Acyliums & Thioniums Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invité: INHA University, Department of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hétérocyclisation dans la Chimie des Ions N-Acyliminiums: Simples Approches vers les Lactames Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: LCMT, UMR-CNRS 6507, Faculté of Sciences &amp; Techniques, Université of Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes pentacycliques naturels et non naturels de la famille des aromathécines inhibiteurs de la topoisomerase-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence thématique: Université de Nouakchott, Faculté des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Domino N-Amidoacylation/Aldol Type Condensation for the Synthesis of the Bioactive Aromathecins and Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande de Chimie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential mTOR inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Domino N-Amidoacylation/Aldol Type Condensation for the Synthesis of the Bioactive Aromathecins and Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ X-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential mTOR inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFr-RoCM 2010 (Primul Colocviu Franco-Roman de Chimie Medicala), University of Alexandru Ioan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategy for the construction of a pyrroloisoquinolinone scaffold and application to the synthesis of topoisomerase-I inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery and Selection. International Conference on Medicinal Chemistry/45èmes Rencontres Internationales de Chimie Thérapeutique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Luotonins and Rutaecarpine derivatives by the way of hetercyclisation and oxidative transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Sarkisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent contributions in synthesis of aromathecines with topoisomerase-I inhibitory potential to Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedient access to the tricyclic core of Crispine by the way of a tandem process coupled with a catalytic Friedel-Crafts reactio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the synthesis of spiro-oxindole alkaloid derivatives via the tandem process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the bioactive aromathecins and derivatives via a domino N-amidoacylation/aldol type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Namoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and Versatile Entry to Polycyclic Imidazolidinones: Use of N-acyliminium Chemistry in Domino Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Analogues of Spiro-oxindole Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular and intramolecular α-amidoalkylation reactions using bismuth triflate as the catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Spiro-oxindole Alkaloids Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocyclisation en Chimie des Ions N-Acyliminiums: Plateformes Simples vers des Lactames Bicycliques d’Intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque International de Chimie Hétérocyclique (CH4-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domino N-amidoacylation/aldol-type condensation approach to the synthesis of topoisomerase-I inhibitors Rosettacin, 22-Hydroxyaccuminatine and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de Synthèse de Composés Diazaspiraniques-1,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de l'École Doctorale Normande Chimie-Biologie, Basse Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tandem Michael Addition/Amino-Nitrile Cyclization in the Synthesis of Novel Indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tihany, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues Hétérocycliques des Alcaloïdes, Camptothécine, Rutaecarpine et Luotonine. Agents à Fort Potentiel Cytotoxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale sur la Chimie Hétérocyclique (RNCH6) organisée par le Groupe Marocain de Chimie Hétérocyclique (GMCH) à l’Université Hassan II Mohammedia Faculté des Sciences Ben M’sik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Amidoalkylation Intramoléculaire et Intermoléculaire Catalysées par le Triflate de Bismuth Bi(OTf)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de l'École Doctorale Normande Chimie-Biologie, Basse Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse d’indolizidines polyhydroxylées ou non homologues d’inhibiteurs de glycosidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Affani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kadouri-Puchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Rencontre Internationale sur la Chimie Moléculaire (RICMD-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Stéréosélective d’Hétérocycles Fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale sur la Chimie Hétérocyclique (RNCH6-PO130) organisée par le Groupe Marocain de Chimie Hétérocyclique (GMCH) à l’Université Hassan II Mohammedia Faculté des Sciences Ben M’sik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simples Approches vers des Alcaloïdes Quinazoliniques Pentacycliques et Dérivés: Inhibiteurs Potentiels de la Topoisomérase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Internationale sur la Chimie Moléculaire (RICMD-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Convergent Approaches to Regioisomers of the Bioactive Natural Product Luotonin. Synthesis of Isoluotonin and its Substituted Homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues Hétérocycliques des Alcaloïdes, Camptothécine, Rutaecarpine et Luotonine. Agents à Fort Potentiel Cytotoxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homologues Hétérocycliques de la Nuévamine par la Chimie des Ions N-Acyliminiums en Association avec la Cyclisation de type Friedel-Crafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs-SFC Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Oxidation of Fused or not Polyhydro-β-Carbolines. Application to the Synthesis of Phenyl Analogue of the Antibiotic Pyridindolol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’Homologues Hétérocycliques de l’Alcaloïde Nuévamine; Utilisation de la Chimie des Ions N-Acyliminiums en Association avec la Cyclisation de Friedel-Crafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Reactivity Of Thiolactam In Indole Series: New Approaches To The Bioactive Natural Alkaloid Product Rutaecarpine, Its Homologues And Corresponding Pyridones Via The Tandem Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Developments in Chemistry and their Applications (RDCA, 1, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sebha, Libya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des Polyhydro-β-Carbolines en vue de la synthèse d’homologues de la Camptothécine et de la Luotonine par la réaction de Winterfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs-SFC Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Bioactive Natural Rutaecarpine, Euxylophoricine A, and their Heterocyclic Homologuesvia the Amino-Ester/Thioimine Cyclocondensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: N,ZAcétals Polyhétérocycliques Mixtes, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences organisées par la SFC à l’Institut de Chimie Organique et Appliquée (ICOA) de l’Université d’Orléans, CNRS-UMR 6005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: Accès aux Acétals Mixtes, les Lactames Tricycliques, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences organisées par la SFC au Laboratoire de Synthèse Asymétrique de l’Université Pierre &amp; Marie Curie, CNRS-UMR 761</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of N-Acyliminium Chemistry and Diels-Alder Combination to Access the Rare Isoindoloisoquinol-inone Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Bioactive Natural Product Rutaecarpine and its Heterologues via the Amino-Ester/Thioimine Cyclocondensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: N,Z-Acétals Polyhétérocycliques Mixtes, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reactivity of thiolactam in indole series: New approaches to the bioactive natural alkaloid product Rutaecarpine, its homologues and corresponding pyridones via the tandem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Heterocyclic Chemistry (ICHC, 20, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of N-Acyliminium Chemistry and Diels-Alder Combination to Access the Rare Isoindoloisoquinolinone Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformationally constrained homophenylalanine derivatives. Synthesis of the substituted 2,3,4,5-tetrahydro-1H-2-benzazepine-3-carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zeleznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude d’Isolona hexaloba (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Absolue et Induction Asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lachrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to Oxidized Nuevamine and Lennoxamine Alkaloids Derivatives via the Tandem Amidoalkylation of N-Acyliminium ion/Friedel-Crafts Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 2-(2´,2´-dicyanovinyl)-1,4-dihydropyridine toward alkyl acetoacetates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the N-Acyliminium ion and Friedel-Crafts Combination Strategy to Access Easily the Isoindolo-isoquinoline Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique, École Polytechniques, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérocyclisation en chimie des ions N-acyliminiums: approches et résultats en synthèse d’hétérocycles fusionnés d’intérêt biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Marroquί-Espagnol Sobre la Quίmica Organica-IV° Encuvement Andaluz-Marrquί Sobre la Quίmica de Productos Naturales (Le 1er Congrès Maroco-Espagnol sur la Chimie Organique et la 4ème Rencontre Andalou-Marocaine sur la Chimie des Produits Naturels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives using CIDR Methodology. A Facile Access to New Chiral Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 7, 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the N-Acyliminium ion and Friedel-Crafts Combination Strategy to Access Easily the Isoindolo-isoquinoline Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’Alcaloïdes et de Systèmes N-Hétérocycliques en relation avec les Alcaloïdes par la Chimie des Ions N-Acyliminiums: Cyclization -Cationique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterocyclization-Transposition-Isomerisation of N-acyliminium ion. Domino Process to Accede New Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Newly Heterocyclization/Double Transposition/Isomerisation of N-acyliminium ion Cascade to Access Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique, École Polytechniques, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improving the Chemistry of N-Acyliminiums Ions: A One-Pot Protocol for the Preparation of Acetoxy Lactams from Imides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridrich Szemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Newly Heterocyclization/ Double Transposition/Isomerisation of N-acyliminium ion Cascade to Access Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Anglo-Normand Organic Chemistry Colloquium -ANORCQ VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CIDR Strategy to Resolve 2-Formyl-1,4-DHP Derivatives. Access to New Chiral Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH, 3, 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aza-Heterocyclic Synthesis via Domino Cascade Processes including N-acyliminium Species. Access to Polyheterocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocycles Soufrées et Azotés Fusionnés d’Intérêt Biologique: -Hétéro-amidoalkylation Intramoléculaire via les Ions N-Acyliminiums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry-TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Asymétrique d’Hétérocycles Fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Azoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des Benzoindolizidines et Benzopyrrolizidines via la Réaction de Cyclisation de Métathèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Chirale-1,5: Modèle de Felkin-Ahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Rencontre Nationale sur la Chimie Organométallique (RENACOM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of Extracts of Isolona Hexaloba Engler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cazoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Natural Products and Drug Discovery (ICSN, 8, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHPs Derivatives using CIDR Methodology. A Facile Access to New Chiral Bicyclic Thiolactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Convenient Synthesis of Indolizines and Bipyridinyls from 2-Formyl-1,4-Dihydro-pyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Blue Danube Symposium on Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chiral Isoindoloisoquinolinone Alkaloid Core via Stereoselective Intramolecular -Cyclization of N-Acyliminium Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel syntheses of densely functionalized indolizines from 2-formyl-1,4-dihydropyridines (1,4-DHPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth Blue Danube Symposium on Heterocyclic Chemistry (9BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Tatranská Lomnica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des ions N-acyliminiums en synthèse hétérocyclique: Systèmes polyhétérocycliques condensés azotés, oxygénés et/ou soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physico-chimie des Interfaces et des Milieux Réactionnels (LPIMR-LRC-MO2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréo- et regiosélective de pyrroloisothiochromane et pyrrolobenzo-[d]thiepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient synthesis of chiral isoindoloisoquinolinones based on an intramolecular -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new polyheterocycles via N-acyliminium ion aromatic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective syntheses of substituted di- and tetrahydroindolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth Conference of Organic Chemists, New Trends in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Stará Lesná, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of chiral isoindoloisoquinolinone. -Cationic cyclisation via N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Transmediterranean Colloquium on Heterocyclic Chemistry (TRAMECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N-hydroxymethylphthalimide in basic medium: synthesis of new isoindolo[1,3]oxazepine fused to aromatic ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Phényl trifuorométhanesulfonimide PhNTf2 : Un nouveau réactif pour la synthèse in situ d’amines à partir d’alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire de l’École Doctorale Normande Chimie-Biologie à l’Université de Caen-ISMRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Stereoselective Construction of Chiral Isoindoloisoquinolinone Alkaloid Core Through an Intramolecular Cationic Arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Phényl trifuorométhanesulfonimide PhNTf2 : Un nouveau réactif pour la synthèse in situ d’amines à partir d’alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Access to Chiral Non-racemic [1,3]Oxazolo[2,3-a]isoindolo -5-ones Ring Systems via O-Cationic Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régiosélectivité et stéréosélectivité d’agents organomagnésiens et organolithiens sur des imides chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ière Rencontre Nationale de Chimie Organométallique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isoindolobenzothiazines: A new rearrangement of N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’hétérocycles fusionnés à l’indole : Ion N-acyliminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVère Rencontre Nationale sur la Chimie Hétérocyclique à Tétouan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tétouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular -amidoalkylation cyclisation: Use of N-acyliminium ion with sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Cationic cyclisations of N-acyliminium ions from imide-ester functionality: Use of olefin as nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular -amidoalkylation cyclisation: Use of N-acyliminium ion with sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la société française de chimie (SFC) à l’Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoindolobenzothiazolinones et isoindolobenzothiazinones via amido-alkylation et/ou hétéroamidoalkylation Cyclisation intramoléculaire: Isomérisation de l’ion N-acyliminium intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Rencontre Nationale sur la Chimie Hétérocyclique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular cyclisation of N-acyliminium ion with sulfur as an internal nucleophile: Isomerisation of the N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fused oxaza and dioxaza rings from N-hydroxyphthalimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bartovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthese du 5-methylisoindolo[1,2-b]benzazepine-7,13(12H)-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Rencontre Nationale sur la Chimie Hétérocyclique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of chiral phthalimides: Use of N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclisation intramoleculaire via amidoalkylation: Synthèse de nouvelles pyrrolo(ou isoindolo)thieno[2]benzazepines et thieno[f]indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IRCOF "Intramuros"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of oxopyrrolidinothieno[2]azepinones: [3]benzazepines anti-depressant analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Rencontre Nationale sur la Chimie Hétérocyclique à Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieno- and [1]benzothienoindolizines: Synthesis and Diels-Alder reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ III) à Deauville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective conversion of lactams to thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Blue Danube Symposium on Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Casta-Papiernicka, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en série thiophènique: Réarrangement des thiénoindolizinonethiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIèmes Journées Nationales de Chimie à Hammamet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dans la série des hétérocycles soufrés et azotés: synthèse de la 10H-pyrrolo[1,2-a]thieno[3,4-e][1,4]diazepin-5(4H)-one et dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Journée de la S.F.C. Section Régionale de Mt-St-Aignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermolysis in acidic medium of some substituted heterocyclic carbonylazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique Slovaque de Bratislava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents à potentialités biologiques: Synthèse de thiénopyrrolo[1,4]diazépines ainsi que quelques dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la société française de chimie (SFC) à l’Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.17 Addition to N-Acyliminium Ions of Heteroatoms such as Oxygen, Nitrogen, Sulfur, and Selenium as Internal Nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Organic Synthesis II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.682-742, 2014, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-097742-3.00221-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.16949152542px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ADAM DAICH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adam-daich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6942-0519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111954916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicyclic N,S-Acetals Containing Fused Cysteine-Amide System as New Heterocyclic Class Targeting Human Farnesyltransferase (FTase-h)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Farce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (4), pp.1717. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms26041717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Letulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Hba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (9), pp.1207. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-Catalyzed C-H Functionalization and Flame-Retardant Properties of Isophosphinolines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen-Pacelye Mengue Me Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Mwande-Maguene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lebibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (21), pp.5104. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29215104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and synthesis of novel N -benzyl-2,5-dihydro-1 H -pyrrole-linked benzopyrimidine conjugates as antimicrobial agents: study combining in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Chortani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Edziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (32), pp.14262-14276. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02744B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu‐promoted Access to 1,4‐Diazine‐Fused Isoindoles Through Concomitant C sp 3 −N and C sp 2 −N Bonds Formation Starting from Constrained N,O ‐acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366 (24), pp.5089-5099. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202400343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semi-synthesis and molecular docking of new antibacterial and antibiofilm triazole conjugates from hydroxy-triterpene acids and fluoroquinolones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Boulila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouk Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (34), pp.15973-15986. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nj02922k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichotomic Dearomatizations of Benzene vs Pyridine Rings of Sulfonyloxypyridine via (3 + 2) Cycloaddition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (17), pp.12265-12275. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.3c00901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aza-heterocyclic frameworks through intramolecular π-system trapping of spiro-N-acyliminiums generated from isoindolinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Chortani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (5), pp.2393-2403. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ04052E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five‐Membered Nitrogen Heterocycles Synthesis through 1,3‐Dipolar Cycloaddition of Non‐Stabilized Azomethine Ylides with 2‐Pyridone Heteroaromatic Systems as Dipolarophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Champavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.102-116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.202001404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐Selective Pd‐Catalysed Fujiwara‐Moritani type Reaction of N,S ‐Heterocyclic Systems with Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riham Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 363 (4), pp.1088-1095. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.202001186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass of ryegrass from field experiments: toward a cost-effective and efficient biosourced catalyst for the synthesis of Moclobemide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green chemistry letters and reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.15-22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17518253.2020.1856943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Efficient Eco‐Friendly Supported Catalysts for the Synthesis of Amides with Antioxidant and Anti‐Inflammatory Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogatien Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.459-467. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201900641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Enantioselective Semisynthesis of (+)/(−)-Gossypol Schiff Base Derivatives from Ground Plant Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (7), pp.1779-1790. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b01045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to 3-spiroindolizines containing an isoindole ring through intra-molecular arylation of spiro-N-acyliminium species: a new family of potent farnesyltransferase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Marzag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Strohmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (10), pp.2798-2808. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ob02612b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indolylglycines Backbones in the Synthesis of Enantiopure 3,3-Spiroindolenines, Indolyl Tetracyclic Hemiaminals, and 3-Indolyl-maleimides Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Ferko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (33), pp.5662-5677. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of ryegrass on multicontaminated soils part 2: a green process to provide idrocilamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sustainable Development and Use of Plant Biomass for Marketable Resources, 11 (23), pp.6685. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and efficient method to synthesize meloxicam in one-step procedure with respect to the green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Iranian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13738-018-1525-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzo[7,8]indolizinoquinoline scaffolds based on Mg(ClO4)2-promoted regiospecific imide reduction and π-cyclization of N-acyliminium species. Analogues of the topo-1 poison rosettacin and 22-hydroxyacuminatine alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Souizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (5), pp.680-693. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenyliodine(III) Diacetate/I 2 ‐Mediated Domino Approach for Pyrrolo[1,4]Thiazines and 1,4‐Thiazines by a One‐Pot Morin Rearrangement of N,S ‐ Acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (24), pp.6113-6118. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201901111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Conventional Lewis Acids to Heterogeneous Montmorillonite K10 Eco-Friendly Plant-Based Catalysts Used as Green Lewis Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1249-1277. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201702435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and semisynthesis of new herbicide as 1,2,3-triazole derivatives of the natural maslinic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Znati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138, pp.102-107. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reactivity of Enantiopure (S)-6-Oxopipecolic Acid and Corresponding Pyridoisoquinolines Under Acidic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Balónová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (40), pp.5499-5511. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201800908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new process for Na 2 Ca(HPO 4 ) 2 synthesis and its application as a heterogeneous catalyst in Knoevenagel condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Merroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourya Ghailane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Habbadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13171/mjc71/01804111125-souizi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Based Kinetic Control in a Domino Process: A Powerful Tool Toward Molecular Diversity in Chromone Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (23), pp.12188-12201. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.7b01996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,3,5-Oxadiazine Framework by Oxygen vs. Nitrogen Trapping of an N-Acyliminium Ion Derived from N,O-bis-TMS Pyroglutamic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M. Abuhaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Homerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marzag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (33), pp.10654-10660. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201701766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mechanism Revision of a Catalyzed Cyclization of Benzaldehyde Bearing Alkyne-Nitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Š. Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Šoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moncol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (18), pp.4742-4745. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of SECheM Concept for Isolation and Chemical Modification of Gossypol Directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ould Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (5), pp.410-415. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Free Cascade Approach toward Polysubstituted Indolizines from Chromone-Based Michael Acceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Le Biannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (8), pp.1978-1981. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and biological studies of Atriplex inflata f. Muell.: isolation of secondary bioactive metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Znati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Nguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (8), pp.1064-1074. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jphp.12735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unprecedented Straightforward Synthesis of Chiral Pyrrolo[3,4- b ]quinolone and Pyrrolo[3,2- b ]quinolone Backbones Starting from trans -4-Hydroxy-L-proline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemistry </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/1504682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu-Triggered Sequence Involved in a One-Pot Domino Process toward Tetracyclic Systems Bearing a Bis- N , O -acetal Junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denhez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (19), pp.8837 - 8849. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.6b01523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis and Binding Study of New Long-Chain HPA-12 Analogues as Potent Ligands of the Ceramide Transfer Protein CERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ďuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ausseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (19), pp.6676-6686. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201505121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology of HPAs: A Family of Ceramide Trafficking Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Génisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (49), pp.17514-17525. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Functional Groups on the Copper-Initiated N-Arylation of 5-Functionalized Pyrrolidin-2-ones and Their Vinylogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lipka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Synthesis (Germany), 48 (1414), pp.2226-2244. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi(OTf) 3 -Catalysed Access to 2,3-Substituted Isoindolinones and Tricyclic N,O-Acetals by Trapping of Bis- N -Acyliminium Species in a Tandem Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (21), pp.3592-3602. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triflic Acid Catalyzed Intermolecular α-Amination of Pterolactams to Give 5-Arylaminopyrrolidinones via N-Acyliminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina-Mirabela Dumitriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bîcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulku Eryuruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Belei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (6), pp.934-940. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1561333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intramolecular C–C vs. C–O bond coupling reactions toward C 6 ring-fused 2-pyridone synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Muru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rebbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (14), pp.3564-3573. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ob00303f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chiral-pool approach into epi-thieno analogues of the scarce bioactive phenanthroquinolizidine alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Vrábel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (23), pp.3221-3231. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2016.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New septanoside and 20-hydroxyecdysone septanoside derivative from Atriplex portulacoides roots with preliminary biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Nguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ben Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Ali Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (8), pp.1665-1670. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Access to Highly Functional Bicyclic γ- and δ-Lactams: Origins of Chirality Transfer to Contiguous Tertiary/Quaternary Stereocenters Assessed by DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (7), pp.2966-2979. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201405094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expeditious Synthesis of the Topoisomerase I Inhibitors Isoindolo[2,1-b]isoquinolin-7(5H)-one and the Alkaloid Rosettacin Based on Aryl Radical Cyclization of Enamide Generated by Using N-Acyl­iminium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahssen El Blidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Namoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (22), pp.3583-3592. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1378811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Stereoselective Domino Oxa-Michael/Aza-Michael/Cyclization Synthesis of Bicyclic Lactams and Spirooxindole Skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (33), pp.7244-7248. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201501072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CERT antagonist HPA-12: First practical synthesis and individual binding evaluation of the four stereoisomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (9), pp.2004-2009. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2015.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Novel CERT Ligands as Potential Ceramide Trafficking Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Moravčíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (17), pp.2522-2528. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201402366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel chiral 1,4-dihydropyridinyl Schiff-base ligands, with characterization and evaluation of calcium channel blocker activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Valigura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ľudovít Varečka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Vaneková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (5), pp.835-847. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00706-014-1164-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaton’s Reagent-Mediated Domino π-Cationic Arylations of Aromatic Carboxylic Acids to Iasi-Red Polymethoxylated Polycyclic Aromatic Hydrocarbons: Products with Unprecedented Biological Activities as Tubulin Polymerization Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ledé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hénichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (32), pp.10117-10130. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201402377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-route to scarce furo[3,2-f]indolizidines, -indolizidin-9-ols and their stable quaternary ammonium salts based on the stereoselective catalytic hydrogenation of furan nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (37), pp.6506-6514. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile domino process for the synthesis of substituted 3-aminomethylene-chromanones and 2-pyridones catalyzed by CsF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (22), pp.2853-2857. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.03.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly functionalized pyrrolidines as tunable templates for the direct access to (±)-coerulescine and the tricyclic core of martinellines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.1818. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ob27472a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem aza-Michael/spiro-ring closure sequence: access to a versatile scaffold and total synthesis of (±)-coerulescine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meral Görmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (17), pp.2174-2176. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal Ester Assistance vs. Stereoelectronic Prohibition in Catalytic N-Acyliminium Ion Reactions: Stereoselective Formation of Aza-Heterocycles with Two Contiguous Quaternary-Tertiary Stereocenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (16), pp.2425-2429. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedient and Practical Synthesis of CERT-Dependent Ceramide Trafficking Inhibitor HPA-12 and Its Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ďuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Wiesenganger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Moravčíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.1642-1645. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Access to Tri- and Pentacyclic Spiro-γ-lactam-oxindole Cores through a Tandem Aza-Michael Initiated Ring Closure Sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (27), pp.5303 - 5310. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular N-aza-amidoalkylation in association with Witkop–Winterfeldt oxidation as the key step to synthesize Luotonin-A analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (31), pp.5564-5571. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-Promoted Aza-Cyclization versus π-Cyclization of N-Acyliminium Species into Fused Pyrrolo[1,2-a]imidazolones and Pyrrolo[2,1-a]isoquinolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (13), pp.1821-1826. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Tetramic Acids, Homostreptopyrrolidine, and their Analogues Based on Unusual Intramolecular Wittig Olefination with Phosphorus Ylides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Ïuriš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (11), pp.1631-1637. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1260793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Process Optimized via ab Initio Study for an Alternative Access to Bicyclic Lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (15), pp.4004-4007. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol2015225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective ring opening of the chiral non-racemic furoindolizidinols. New entry to alkylindolizidinediol derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Tóthová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (5), pp.623-630. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new camptothecins. Part 6: Synthesis of crucial ketones and their use in Friedländer reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hénichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (38), pp.7544-7561. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal [3+2]-Cycloaddition-Based Approach Using Ethoxymethylene Malonate Derivatives: Novel and Expedient Access to Functionalized N-Acyliminium Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (14), pp.2197-2201. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0030-1258530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the cascade α-oxo-amidoalkylation/transposition/p-cationic cyclization of N-acyliminium ions in the synthesis of novel fused heterocyclic N,O-acetals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (8), pp.27. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/ark.5550190.0011.805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reductive desulfurization of chiral non-racemic benzothienoindolizines. An efficient approach to a novel bioactive tylophorine alkaloid analogue and 6-phenylindolizidine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Bobošíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (18), pp.2137-2144. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected reversible nitrogen atom transfer in the synthesis of polysubstituted imides and 7-aza-hexahydroindolones via enaminonitrile γ-lactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Oukli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafa Chafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (13), pp.1459-1462. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.01.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Intramolecular Furan Diels-Alder Reaction and N-Acylim­­i­n­ium Alkylation for the Synthesis of Pentacyclic Precursor of Aromathecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNLETT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (19), pp.3214-3218. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1218300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective approach to novel phenylindolizidinols via benzothieno analogues of tylophorine based on reductive desulfurization of benzo[b]thiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Tóthová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadežda Prónayová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (5), pp.626-634. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2009.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the improvement of the tandem halide displacement/amide coupling spiro-cyclization as a new route to γ-lactam and pyrroloisoquinoline templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (31), pp.4411-4415. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.02.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enantioselective Approach to Synthesis of Advanced Chiral Templates for the Construction of Indolic and Indolizidinic Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kadouri-Puchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Affani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (9), pp.2193. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-09-11690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New and Expeditious Tandem Sequence Aza-Michael/Intramolecular Nucleophilic Substitution Route to Substituted γ-Lactams: Synthesis of the Tricyclic Core of (±)-Martinellines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (14), pp.5566 - 5569. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo702752w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domino N-Amidoacylation/Aldol-Type Condensation Approach to the Synthesis of the Topo-I Inhibitor Rosettacin and Derivatives †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (5), pp.1975 - 1978. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo702387q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective approach to novel tetrahydrofuran-fused indolizidinols: a one-step formation of three contiguous stereocenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy Access to the Exocyclic Lactams Analogous of the Central Nervous System Active Tricyclic Nitroxapine, Mianserine and Chlothiapine Agents Using N-Acyliminium Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Fadel Deïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (2), pp.1017. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-08-S(N)97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Unusual Polyheterocyclic Diversity by the π-Cyclisation of N -Carbamoyl­iminium Ion, with or without Tandem N , N -Acetal Cleavage, from Spiro(imidazolidinoquinazolinones)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (9), pp.1389-1396. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2008-1067032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel and Expeditious Approach to Symmetrical and Unsymmetrical 5,5-Spiroimide Building Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), pp.73-78. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/157017808783743902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An expedient synthesis of 7(S)-ethyl-8(R or S)-indolizidinols based on a thiophene reductive desulfurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozefína Žúžiová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kadlečíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Šafář</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (4), pp.697-702. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alkaloid, two conjugate sesquiterpenes and a phenylpropanoid from Pachypodanthium confine Engl. and Diels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (13), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIAT with simultaneous epimerization at two stereocenters. Synthesis of substituted β-methyl-α-homophenylalanines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavol Jakubec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Winklerová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Považanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (1), pp.121-124. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b613103d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular and Intramolecular α-Amidoalkylation Reactions Using Bismuth Triflate as the Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (4), pp.1181-1191. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo062077x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and Versatile Entry to 4,5-Fused Polycyclic Imidazolones Systems. Use of the Tandem Transposition/π-Cyclization of N -Acyliminium Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (14), pp.5303-5311. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo060616s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Michael Addition/Amino-Nitrile Cyclization from 2-Formyl-1,4-DHP in the Synthesis of Novel Dihydroindolizine-Based Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (24), pp.9114-9127. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0615044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedious and practical synthesis of the bioactive alkaloids rutaecarpine, euxylophoricine A, deoxyvasicinone and their heterocyclic homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (11), pp.1777-1781. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium(II) Catalyzed Cyclization: A Facile Access to New Difunctionalized Thieno[3,2-f]indolizine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (10), pp.1839-1846. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919808007014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidized isoquinolinoisoindolinone and benzazepinoisoindolinone alkaloids cores by convergent cyclisation processes: π-aromatic attack of thionium and oxonium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (4), pp.706-715. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to substituted thiapyrrolizidinones and fused pyridones using the domino N-acyliminium-thionium equilibrium/1,3-dipolar cycloaddition/desulfurization cyclization cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulkareem Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (26), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2006.04.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocyclic-EndocyclicN-Acyliminium Ion Equilibration via an Intramolecular α-Thioamidoalkylation in the Synthesis of Fused N,S-Heterocyclic Systems: Some New Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (13), pp.2758-2770. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200400760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-catalysed formation of tricyclic N,S-acetals in imidazolinone series based on the use of the unprecedented N-acyliminium ion cascade reaction involving transposition, heterocyclisation and π-cyclisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (21), pp.3937. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b508214e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective access to hexahydro- and octahydrofuro[f]indolizines analogues of phenanthro[f]indolizidines alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridrich Szemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kadlečíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bobošíková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (11), pp.1763-1770. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2004.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives Using CIDR Methodology. Facile Access to New Chiral Tricyclic Thiolactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Križ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (12), pp.4227-4237. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo049706s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic versus thermodynamic access to imidazoisoindolones, benzimidazoisoindolones, and [1,4]diazepinoisoindolones: intramolecular nitrogen and π-aromatic trapping of N-acyliminium cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (48), pp.11029-11039. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2004.07.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to the New Isoindolo[1,3]benzothiazocinones via the Combination of N-Acyliminium Chemistry and Friedel-Crafts Type π-Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterocycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3987/COM-04-S(P)18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective Reduction of 2-(Arylideneamino)isoindole-1,3-diones− Synthesis of Alkaloid Analogues byN-Acylhydrazonium Ion Aromaticπ-Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fogain-Ninkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003 (21), pp.4273-4278. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.200300072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N -hydroxymethylphthalimide in alkaline medium: Novel entry to the tricyclic [1,3]oxazepine core via an intramolecular π and O -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40 (3), pp.499-505. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570400314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-mediated intramolecular cationic cyclization using an oxygen atom as internal nucleophile: synthesis of substituted oxazolo-, oxazino- and oxazepinoisoindolinones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (27), pp.4747-4751. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(02)00910-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective access to chiral non-racemic [1,3]oxazolo-[2,3- a ]isoindol-5-one ring systems via O -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (2), pp.383-390. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570390223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformationally constrained 1,4-DHPs. A convenient route to bis-1,4-DHPs as a novel class of nitrogen compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloslav Chudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Kozíšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Leško</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58 (28), pp.5747-5754. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4020(02)00542-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Aromatic and Sulfur Nucleophilic Partners in Cationic π-Cyclizations: Intramolecular Amidoalkylation and Thioamidoalkylation Cyclization via ω-Carbinol Lactams 1 , 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 66 (13), pp.4695-4703. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo0156316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile access to 6-substituted 1,4,5,7-tetrahydropyrrolo[3,4- b ]-pyridines via hantzsch type dimethyl 4-aryl-2-formyl-6-methyl-1,4-dihydropyridine-3,5-dicarboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milostav Chudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Štefan Marchalín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knesl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (6), pp.1549-1554. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570370623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of N -benzyl-3-nitrophthalimide: A facile access to isoindolo[1,2- d ][3,5]benzothiazocine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 37 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570370622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facile fused-dioxaza-ring synthesis from N-hydroxyphthalimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bartovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (11), pp.2117-2120. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00144-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular α-amidoalkylation cyclisation: Use of theN-acyliminium ion with a sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (17), pp.3363-3366. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)00484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isoindolo[1,3]benzoxazine derivatives through intramolecular arylation of N- acyliminium ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.1477-1483. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570350644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of benzo(or furo)[5,6]azepino[2,1-a]isoindolone derivatives: pi-cyclisations of N-acyliminium ions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (50), pp.9187-9190. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(98)02075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NON CLASSICAL REACTION OF 2(3)- BROMOMETHYL-3(2)-NITROTHIOPHENES TOWARDS BASES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 127 (1), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509708040499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetracyclic Systems: An Efficient and Rapid Synthesis of New Pyrrolothieno[1,3]Thiazocines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (13), pp.2241-2249. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397919708003377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 5-chloropyrrole carboxaldehydes from 5-oxopyrrolidine carboxamides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (18), pp.3227-3230. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(97)00597-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of oxopyrrolidinothieno[2]azepinones: [3]Benzazepine antidepressant analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (4), pp.1251-1258. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570330443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrolo[1,4]diazepines, via thermolyse of carbonylazides, and [3,2,2]cyclazines, via Diels-Alder reaction of [f]indolizines, annelated to [1]benzothiophene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 52 (43), pp.13547-13556. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4020(96)00828-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGIOSELECTIVE CONVERSION OF LACTAM TO CORRESPONDING THIOLACTAM IN TETRAHYDROPYRROLO[1,2-A]THIENO[3,2-E] [1,3]DIAZEPINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 119 (1), pp.169-179. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426509608043475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First synthesis and Diels-Alder reaction of thieno[2,3(3,2)-f]indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (1), pp.83-86. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-4039(94)02156-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a new pyrrolo[1,3]diazepine: 4 H -pyrrolo[1,2- a ]thieno[2,3- e ][1,3]diazepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32 (6), pp.1731-1734. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570320611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on nitrogen and sulfur heterocyclic compounds: Synthesis of 10 H -pyrrolo[1,2- a ]thieno[3,4- e ][1,4]-diazepin-5(4 H )-one and some derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (2), pp.341-344. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570310214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel practical synthesis of pyrrolo[1,2- a ]thieno[2,3- e ][1,4]diazepines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 30 (3), pp.675-678. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570300317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the synthesis and reactivity of 4,10-dihydrobenzo-[ b ]thieno[2,3- e ]thiepin-10-acetic acid and 5,10-dihydrobenzo[ e ]thieno[3,2- b ]thiepin-10-acetic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 29 (7), pp.1789-1795. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570290720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réarrangement de thiénobenzothiépinones en thiénoisothiazolinone et benzoisothiazolinone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (8), pp.1881-1884. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570280814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convenient route to diazepines by intramolecular cyclisation of carbonylazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (8), pp.1911-1915. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570280818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of (+) / (-)-gossypol Schiff base derivatives by SECheM methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Ould Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées André Collet de la Chiralité JACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils synthétiques au service de l’industrie chimique: Collaborations & Partenariats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans la CCI du Havre. CCI VIKin_Challenge Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches Synthétiques Simples et Innovantes Appliquées aux Systèmes Aza-Hétérocycliques d’Intérêts Biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales de Chimie Organique ‘‘JICAO-18’’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X-Acetals as Purinergic receptor P2RX7 ligands. Design and synthesis of N,S-backbones based on Morin rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X Acetals : Ligands des récepteurs purinergiques P2X7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alcaloïdes Quinazoliniques et Dérivés: Analogues Pentacycliques des Aromathécines Inhibiteurs Potentiels de la Topoisomérase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Symposium National de Chimie Organique, Industrielle and Pharmaceutique (SNCOIP-VII) sous l’égide de la société algérienne de chimie (SAC), Tlemcen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for synthesis of Schiff base derivatives of (aR)/(aS)-gossypol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Trans Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH-IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches synthétiques simples et innovantes en chimie hétérocycle. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Internationales de Chimie - JIC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simultaneous Extraction and Chemical Modification Concept: Application for Gossypol Extraction and Semi-synthesis Directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Natural Product Research - PSE Young Scientists' Meeting Lille 2017, Natural Products in Health, Agro-Food and Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Processes Involving Simple N-Acyliminiums Species in Acidic Media Their Generation and Use for N,S-Heterocyclic Diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans une école d’été sur les hétérocycles, Organisée par le Laboratoire Catalyse et Synthèse en Chimie Organique (LCSCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocycles azotés élaborés au service de la biologie. Exploration d’approches synthétiques simples et innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité: Laboratoire de Synthèse Organique &amp; Activité Biologique, Université Tunis El Manar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N,X-Acetals as Purinergic receptor P2X7 ligands. Design, synthesis and anti-cancer/anti-inflammatory evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Danton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of new eco-catalysts in the synthesis of anti-inflammatory compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Research Fellow Meeting in Medicinal Chemistry-YRFM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Romanian Colloquium on Medicinal Chemistry ou 4ème Colloque Franco-Roumain de Chimie Médicinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of new eco-catalysts in the synthesis of new antitumor compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Dufrénoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hechelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs et du Groupe Français des Polymères Grand Ouest-JNOEJC/GFP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECHEM Concept for Gossypol extraction and semi-synthesis directly from Cienfuegosia digitata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale Normandie de Chimie JEDNC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodologies de synthèse simples et innovantes en série hétérocyclique au service de la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nationale sue les Molécules Bioactives et Matériaux Organiques (MBMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité: BioCIS (BIOmolécules: Conception, Isolement et Synthèse), UMR CNRS 8076, Faculté de Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in Aza-Heterocyclic Systems based on Tandem/Domino Reactions Involving Ionic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Romanian Colloquium on Medicinal Chemistry ou 4ème Colloque Franco-Roumain de Chimie Médicinale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu triggered sequence involved in a one-pot domino process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale Normande de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original &amp;quot;one-pot&amp;quot; methodology combining extraction/chemical modification of gossypol from cienfuegosia digitata by traditional soxhlet system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Elemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ould Hadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aliyenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original Mitsunobu triggered sequence involved in a one-pot domino process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intramolecular C-C vs. C-O bond coupling reactions through C6 ring-fused 2-pyridones synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium Catalyzed Arylation vs Oxyarylation: Synthesis of C6 Ring-Fused Pyridones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lepitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions Tandem/Domino Impliquant des Espèces Cationiques Simples : Diversité Hétérocyclique d’Intérêt Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘‘JICOA-15’’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Annaba, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Development of Novel Pathways to Functionalized Azaindole-based Derivatives with Promising Anticancer and Anti-Angiogenic Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steering Meeting before Closing Event, AI-Chem Channel 2013-2015 (Programme Interreg IVA France-Manche/ Angleterre, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions Tandem/Domino Impliquant des Espèces Cationiques Simples. Synthèse Orientée vers la Diversité Hétérocyclique à fort Potentiel Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité dans l’industrie. Institut de Recherches Servier (IDRS), Pôle d’Expertise Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Croissy Sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem/Domino Processes Involving Simple Cationic Species which Targeting the Heterocyclic Diversity with Great Biological Potential.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIth French-Romanian Colloquium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: Simples Approches vers les Acétals Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférence de la SCF de la région Midi-Pyrénées. Laboratoire de Synthèse et Physico-Chimie de Molécules d'Intérêt Biologique (LSPCMIB), UMR5068–CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for the synthesis and functionalization of 7- and 5-azaindoles as promising templates for medicinal chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aubertein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE Chem and AI-Chem Channel Autumn School 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis and Development of Novel Pathways to Functionalized Azaindole-based Derivatives with Anticancer and Anti-Angiogenic Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijaykumar D. Nimbarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE Chem and AI-Chem Channel Autumn School 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of natural products from Halmahera region of North Maluku in WBN agroforestry project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environment Workshop, University of Tobelo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, North Maluku, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of skilled and educated Human Resources in North Maluku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International University and Private Sector Workshop, University of Ternate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, North Maluku, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Formation de liaisons C-C et/ou C-O intramoléculaire sur les 2-pyridones : synthèse d'hétérocycle d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès Aisé à des Analogues des Alcaloïdes Nuévamine & Lennoxamine: Exploration de la Chimie des Ions N-Acyliminiums, Acyliums &Thioniums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de chimie portant sur la chimie au service du développement durable de la Mauritanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic scalfolds through unexpected 1-6-Aza Michael addition to chromone derivatives : application to aromathecins analogues synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Roumain de Chimie Médicinale (CoFRROCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions non Classiques sur des Ions N-Acyliminiums: Simples Approches vers les Acétals Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique - JCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle voie d'accès à des bislactames de type Meyer par réaction Domino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes de Chimie (JNOEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-6-Aza Michael addition to chromone derivatives and their application in the synthesis of aromathecin analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Anglo-Norman Organic Chemistry Colloquium (ANORCQ XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocyclisations de sels N-acyliminium via un hétéroatome: acétals mixtes fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IInd French-Romanian Colloquium on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α,β-unsaturated diester chromone in domino process based on a 1-6-Aza Michael addition”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Pintiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS:CE CHEM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simples Approches vers des Systèmes Pentacycliques Apparentés aux Aromathécines Inhibiteurs Efficaces de la Topoisomérase-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: COBRA UMR-6014, Faculté des Sciences &amp; Techniques, Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Analogues to Camptothecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical and Biomolecular Engineering (ICCBE 2011 Dubai)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Synthesis of Heterocyclic Analogus of the Alkaloids Nuevamine & Lennoxamine: Use of N-Acyliminiums, Acyliums & Thioniums Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invité: INHA University, Department of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hétérocyclisation dans la Chimie des Ions N-Acyliminiums: Simples Approches vers les Lactames Polyhétérocycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire: LCMT, UMR-CNRS 6507, Faculté of Sciences &amp; Techniques, Université of Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential mTOR inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COFr-RoCM 2010 (Primul Colocviu Franco-Roman de Chimie Medicala), University of Alexandru Ioan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes pentacycliques naturels et non naturels de la famille des aromathécines inhibiteurs de la topoisomerase-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence thématique: Université de Nouakchott, Faculté des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Domino N-Amidoacylation/Aldol Type Condensation for the Synthesis of the Bioactive Aromathecins and Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande de Chimie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of potential mTOR inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Domino N-Amidoacylation/Aldol Type Condensation for the Synthesis of the Bioactive Aromathecins and Analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ata Martin Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ X-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the bioactive aromathecins and derivatives via a domino N-amidoacylation/aldol type condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Namoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Luotonins and Rutaecarpine derivatives by the way of hetercyclisation and oxidative transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Sarkisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent contributions in synthesis of aromathecines with topoisomerase-I inhibitory potential to Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategy for the construction of a pyrroloisoquinolinone scaffold and application to the synthesis of topoisomerase-I inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery and Selection. International Conference on Medicinal Chemistry/45èmes Rencontres Internationales de Chimie Thérapeutique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expedient access to the tricyclic core of Crispine by the way of a tandem process coupled with a catalytic Friedel-Crafts reactio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the synthesis of spiro-oxindole alkaloid derivatives via the tandem process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domino N-amidoacylation/aldol-type condensation approach to the synthesis of topoisomerase-I inhibitors Rosettacin, 22-Hydroxyaccuminatine and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and Versatile Entry to Polycyclic Imidazolidinones: Use of N-acyliminium Chemistry in Domino Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Analogues of Spiro-oxindole Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermolecular and intramolecular α-amidoalkylation reactions using bismuth triflate as the catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Spiro-oxindole Alkaloids Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iyad Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Alkyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Anglo-Normand Organic Chemistry Colloquium -ANORCQ IX- Le Havre, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocyclisation en Chimie des Ions N-Acyliminiums: Plateformes Simples vers des Lactames Bicycliques d’Intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque International de Chimie Hétérocyclique (CH4-2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tandem Michael Addition/Amino-Nitrile Cyclization in the Synthesis of Novel Indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Tihany, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de Synthèse de Composés Diazaspiraniques-1,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Allous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de l'École Doctorale Normande Chimie-Biologie, Basse Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues Hétérocycliques des Alcaloïdes, Camptothécine, Rutaecarpine et Luotonine. Agents à Fort Potentiel Cytotoxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale sur la Chimie Hétérocyclique (RNCH6) organisée par le Groupe Marocain de Chimie Hétérocyclique (GMCH) à l’Université Hassan II Mohammedia Faculté des Sciences Ben M’sik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-Amidoalkylation Intramoléculaire et Intermoléculaire Catalysées par le Triflate de Bismuth Bi(OTf)3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée de l'École Doctorale Normande Chimie-Biologie, Basse Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse d’indolizidines polyhydroxylées ou non homologues d’inhibiteurs de glycosidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radouane Affani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kadouri-Puchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Rencontre Internationale sur la Chimie Moléculaire (RICMD-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Stéréosélective d’Hétérocycles Fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Anejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre Nationale sur la Chimie Hétérocyclique (RNCH6-PO130) organisée par le Groupe Marocain de Chimie Hétérocyclique (GMCH) à l’Université Hassan II Mohammedia Faculté des Sciences Ben M’sik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simples Approches vers des Alcaloïdes Quinazoliniques Pentacycliques et Dérivés: Inhibiteurs Potentiels de la Topoisomérase I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Internationale sur la Chimie Moléculaire (RICMD-3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des Polyhydro-β-Carbolines en vue de la synthèse d’homologues de la Camptothécine et de la Luotonine par la réaction de Winterfeldt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs-SFC Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News and Convergent Approaches to Regioisomers of the Bioactive Natural Product Luotonin. Synthesis of Isoluotonin and its Substituted Homologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues Hétérocycliques des Alcaloïdes, Camptothécine, Rutaecarpine et Luotonine. Agents à Fort Potentiel Cytotoxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homologues Hétérocycliques de la Nuévamine par la Chimie des Ions N-Acyliminiums en Association avec la Cyclisation de type Friedel-Crafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs-SFC Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Oxidation of Fused or not Polyhydro-β-Carbolines. Application to the Synthesis of Phenyl Analogue of the Antibiotic Pyridindolol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’Homologues Hétérocycliques de l’Alcaloïde Nuévamine; Utilisation de la Chimie des Ions N-Acyliminiums en Association avec la Cyclisation de Friedel-Crafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Reactivity Of Thiolactam In Indole Series: New Approaches To The Bioactive Natural Alkaloid Product Rutaecarpine, Its Homologues And Corresponding Pyridones Via The Tandem Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Developments in Chemistry and their Applications (RDCA, 1, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Sebha, Libya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reactivity of thiolactam in indole series: New approaches to the bioactive natural alkaloid product Rutaecarpine, its homologues and corresponding pyridones via the tandem processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Heterocyclic Chemistry (ICHC, 20, 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of N-Acyliminium Chemistry and Diels-Alder Combination to Access the Rare Isoindoloisoquinol-inone Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Bioactive Natural Product Rutaecarpine and its Heterologues via the Amino-Ester/Thioimine Cyclocondensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: N,Z-Acétals Polyhétérocycliques Mixtes, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Bioactive Natural Rutaecarpine, Euxylophoricine A, and their Heterocyclic Homologuesvia the Amino-Ester/Thioimine Cyclocondensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: N,ZAcétals Polyhétérocycliques Mixtes, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences organisées par la SFC à l’Institut de Chimie Organique et Appliquée (ICOA) de l’Université d’Orléans, CNRS-UMR 6005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Propos de l’Hétérocyclisation en Chimie des Ions N-Acyliminiums: Accès aux Acétals Mixtes, les Lactames Tricycliques, les Lactames Bicycliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences organisées par la SFC au Laboratoire de Synthèse Asymétrique de l’Université Pierre &amp; Marie Curie, CNRS-UMR 761</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of N-Acyliminium Chemistry and Diels-Alder Combination to Access the Rare Isoindoloisoquinolinone Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Journée de l'École Doctorale Normande Chimie-Biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformationally constrained homophenylalanine derivatives. Synthesis of the substituted 2,3,4,5-tetrahydro-1H-2-benzazepine-3-carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan Berkeš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Zeleznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude d’Isolona hexaloba (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration Absolue et Induction Asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lachrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Rencontre Nationale sur la Chimie Moléculaire (RNCMD2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Béni-Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to Oxidized Nuevamine and Lennoxamine Alkaloids Derivatives via the Tandem Amidoalkylation of N-Acyliminium ion/Friedel-Crafts Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of 2-(2´,2´-dicyanovinyl)-1,4-dihydropyridine toward alkyl acetoacetates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbora Baumlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth Blue Danube Symposium on Heterocyclic Chemistry (BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des Benzoindolizidines et Benzopyrrolizidines via la Réaction de Cyclisation de Métathèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterocyclization-Transposition-Isomerisation of N-acyliminium ion. Domino Process to Accede New Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Newly Heterocyclization/Double Transposition/Isomerisation of N-acyliminium ion Cascade to Access Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique, École Polytechniques, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Improving the Chemistry of N-Acyliminiums Ions: A One-Pot Protocol for the Preparation of Acetoxy Lactams from Imides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridrich Szemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérocyclisation en chimie des ions N-acyliminiums: approches et résultats en synthèse d’hétérocycles fusionnés d’intérêt biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I° Congreso Marroquί-Espagnol Sobre la Quίmica Organica-IV° Encuvement Andaluz-Marrquί Sobre la Quίmica de Productos Naturales (Le 1er Congrès Maroco-Espagnol sur la Chimie Organique et la 4ème Rencontre Andalou-Marocaine sur la Chimie des Produits Naturels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHP Derivatives using CIDR Methodology. A Facile Access to New Chiral Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 7, 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the N-Acyliminium ion and Friedel-Crafts Combination Strategy to Access Easily the Isoindolo-isoquinoline Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’Alcaloïdes et de Systèmes N-Hétérocycliques en relation avec les Alcaloïdes par la Chimie des Ions N-Acyliminiums: Cyclization -Cationique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the N-Acyliminium ion and Friedel-Crafts Combination Strategy to Access Easily the Isoindolo-isoquinoline Alkaloid Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique, École Polytechniques, Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Newly Heterocyclization/ Double Transposition/Isomerisation of N-acyliminium ion Cascade to Access Tricyclic Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc van Hijfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Anglo-Normand Organic Chemistry Colloquium -ANORCQ VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of CIDR Strategy to Resolve 2-Formyl-1,4-DHP Derivatives. Access to New Chiral Thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry (TRAMECH, 3, 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aza-Heterocyclic Synthesis via Domino Cascade Processes including N-acyliminium Species. Access to Polyheterocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’Université de Nouakchott, Faculté des Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nouakchott, Mauritania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérocycles Soufrées et Azotés Fusionnés d’Intérêt Biologique: -Hétéro-amidoalkylation Intramoléculaire via les Ions N-Acyliminiums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry-TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse Asymétrique d’Hétérocycles Fusionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Azoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chiral Isoindoloisoquinolinone Alkaloid Core via Stereoselective Intramolecular -Cyclization of N-Acyliminium Cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Elomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition of Extracts of Isolona Hexaloba Engler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilarion Mathouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cazoulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Natural Products and Drug Discovery (ICSN, 8, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Resolution of 2-Formyl-1,4-DHPs Derivatives using CIDR Methodology. A Facile Access to New Chiral Bicyclic Thiolactam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Oulyadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPG-Sipsy Symposium on New Frontiers In Asymmetric Synthesis (3, 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Convenient Synthesis of Indolizines and Bipyridinyls from 2-Formyl-1,4-Dihydro-pyridines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth Blue Danube Symposium on Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction Chirale-1,5: Modèle de Felkin-Ahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Rencontre Nationale sur la Chimie Organométallique (RENACOM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des ions N-acyliminiums en synthèse hétérocyclique: Systèmes polyhétérocycliques condensés azotés, oxygénés et/ou soufrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physico-chimie des Interfaces et des Milieux Réactionnels (LPIMR-LRC-MO2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel syntheses of densely functionalized indolizines from 2-formyl-1,4-dihydropyridines (1,4-DHPs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Cvopová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXth Blue Danube Symposium on Heterocyclic Chemistry (9BDSHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Tatranská Lomnica, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréo- et regiosélective de pyrroloisothiochromane et pyrrolobenzo-[d]thiepine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient synthesis of chiral isoindoloisoquinolinones based on an intramolecular -cationic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new polyheterocycles via N-acyliminium ion aromatic cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly diastereoselective syntheses of substituted di- and tetrahydroindolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth Conference of Organic Chemists, New Trends in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Stará Lesná, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoselective synthesis of chiral isoindoloisoquinolinone. -Cationic cyclisation via N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12.Transmediterranean Colloquium on Heterocyclic Chemistry (TRAMECH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of N-hydroxymethylphthalimide in basic medium: synthesis of new isoindolo[1,3]oxazepine fused to aromatic ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Rencontre Nationale de Chimie Hétérocyclique (5ème RNCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Kenitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Stereoselective Construction of Chiral Isoindoloisoquinolinone Alkaloid Core Through an Intramolecular Cationic Arylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Phényl trifuorométhanesulfonimide PhNTf2 : Un nouveau réactif pour la synthèse in situ d’amines à partir d’alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire de l’École Doctorale Normande Chimie-Biologie à l’Université de Caen-ISMRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Phényl trifuorométhanesulfonimide PhNTf2 : Un nouveau réactif pour la synthèse in situ d’amines à partir d’alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gasparik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diastereoselective Access to Chiral Non-racemic [1,3]Oxazolo[2,3-a]isoindolo -5-ones Ring Systems via O-Cationic Cyclization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sikoraiova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Marchalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie Organique de la société française de chimie (SFC) à l’École Polytechnique de Palaiseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isoindolobenzothiazines: A new rearrangement of N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society (ACS) National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’hétérocycles fusionnés à l’indole : Ion N-acyliminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVère Rencontre Nationale sur la Chimie Hétérocyclique à Tétouan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tétouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régiosélectivité et stéréosélectivité d’agents organomagnésiens et organolithiens sur des imides chirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ière Rencontre Nationale de Chimie Organométallique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Cationic cyclisations of N-acyliminium ions from imide-ester functionality: Use of olefin as nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular -amidoalkylation cyclisation: Use of N-acyliminium ion with sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la société française de chimie (SFC) à l’Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly intramolecular -amidoalkylation cyclisation: Use of N-acyliminium ion with sulfur atom as a nucleophile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Forges-les-Eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoindolobenzothiazolinones et isoindolobenzothiazinones via amido-alkylation et/ou hétéroamidoalkylation Cyclisation intramoléculaire: Isomérisation de l’ion N-acyliminium intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Rencontre Nationale sur la Chimie Hétérocyclique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular cyclisation of N-acyliminium ion with sulfur as an internal nucleophile: Isomerisation of the N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fused oxaza and dioxaza rings from N-hydroxyphthalimide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bartovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthese du 5-methylisoindolo[1,2-b]benzazepine-7,13(12H)-dione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab-Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème Rencontre Nationale sur la Chimie Hétérocyclique à Fès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of chiral phthalimides: Use of N-acyliminium ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Chihab Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jilale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth European Colloquium on Heterocyclic Chemistry à Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclisation intramoleculaire via amidoalkylation: Synthèse de nouvelles pyrrolo(ou isoindolo)thieno[2]benzazepines et thieno[f]indolizines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IRCOF "Intramuros"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of oxopyrrolidinothieno[2]azepinones: [3]benzazepines anti-depressant analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Rencontre Nationale sur la Chimie Hétérocyclique à Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieno- and [1]benzothienoindolizines: Synthesis and Diels-Alder reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anglo Normand de Chimie Organique (ANORCQ III) à Deauville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regioselective conversion of lactams to thiolactams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Netchitaïlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Blue Danube Symposium on Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Casta-Papiernicka, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en série thiophènique: Réarrangement des thiénoindolizinonethiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Mamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIèmes Journées Nationales de Chimie à Hammamet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dans la série des hétérocycles soufrés et azotés: synthèse de la 10H-pyrrolo[1,2-a]thieno[3,4-e][1,4]diazepin-5(4H)-one et dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Journée de la S.F.C. Section Régionale de Mt-St-Aignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Mont-Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermolysis in acidic medium of some substituted heterocyclic carbonylazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Povazanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Technique Slovaque de Bratislava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents à potentialités biologiques: Synthèse de thiénopyrrolo[1,4]diazépines ainsi que quelques dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de la société française de chimie (SFC) à l’Université de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.17 Addition to N-Acyliminium Ions of Heteroatoms such as Oxygen, Nitrogen, Sulfur, and Selenium as Internal Nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Daïch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Organic Synthesis II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.682-742, 2014, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-097742-3.00221-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId646"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF3F60A0"/>
+    <w:nsid w:val="212D3BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adam-daich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6942-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111954916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Danton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Martin Lawson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26041717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen-Pacelye Mengue Me Ndong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hariri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mwande-Maguene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Darvish" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chortani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Salah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hajlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Edziri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02744B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Safi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Moncol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Romdhane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Jannet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04052E" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2020.1856943" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13738-018-1525-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pesquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knorr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Strohmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02612b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Markus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Ferko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Berke&#353;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900814" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236685" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Hamid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souizi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901111" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidi Boune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elemine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aliyenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b01045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Marchal&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bal&#243;nov&#225;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;oral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800908" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Nejma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Znati" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2018.07.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RN3RK9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Chehab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Merroun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Ghailane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Habbadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boukhris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13171/mjc71/01804111125-souizi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201702435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghinet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Abuhaie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Homerin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marzag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701766" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Marchal&#237;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;oral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moncol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332630v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Sidi Boune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ould Elemine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepitre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ould Hadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2688" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Le Biannic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00309" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Nguir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Moncol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01996" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepitre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pintiala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comesse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebbaa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00303f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Nimbarte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600530" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56S2T25K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina-Mirabela Dumitriu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B&#238;cu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulku Eryuruk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561333" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061429v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#270;uri&#353;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Santos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ausseil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201505121" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602947" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9W1GJ4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688130v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561415" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nade&#382;da Pr&#243;nayov&#225;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vr&#225;bel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.04.047" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331437v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1504682" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928655v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01523" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Goff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQSMD78B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Namoune" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378811" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.03.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG1HKN9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413288v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Ali Hamza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.03.028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28B0TJPD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Van Hijfte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Led&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;nichart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402377" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSG3VCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Valigura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udov&#237;t Vare&#269;ka" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakato&#353;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Vanekov&#225;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-014-1164-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564863v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef&#237;na &#381;&#250;&#382;iov&#225;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Morav&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402366" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVNQQ79R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332622v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27472a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.03.096" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral G&#246;rmen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.02.047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5HVPL1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931220v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Allous" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100731" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69J7LSZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2015225" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.120" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260949" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#207;uri&#353;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260793" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564874v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260311" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Wiesenganger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2001057" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258530" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564896v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.07.048" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S71ZWSK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564901v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva T&#243;thov&#225;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.03.018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6JQBFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0011.805" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564916v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.02.042" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G0D14DH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Alkyat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.114" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQ81HXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oukli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa Chafi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.072" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564904v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218300" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564906v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kadouri-Puchot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Affani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hamon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-09-11690" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564905v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.08.010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGC536PF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0N9FSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933027v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo702752w" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LS7PDSRN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo702387q" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6LJW3N10-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564918v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fadel De&#239;da" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-08-S(N)97" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564919v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1067032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017808783743902" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564929v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Jakubec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Winklerov&#225;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Pova&#382;anec" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613103d" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCEC6CC540C24DD2071579F239BCFE2C2D79CD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564926v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo062077x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DXMWJW9W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564927v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kadle&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.11.092" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMCXHWG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564934v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.01.031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZTBCH7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564966v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mamouni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808007014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564938v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.10.017" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D4WJSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564930v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Baumlov&#225;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0615044" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WJGZ9PR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564933v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.04.032" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZG79PZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564932v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo060616s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XG78L3KJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310791v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400760" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE6A36DC680E0196D60A4FAA7DFD4A3ECB6D707F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508214e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902BC411840601DAB8D8E6387C4090A8106F479A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564943v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sanz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2004.07.107" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K08R051-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564945v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Cvopov&#225;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kri&#382;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo049706s" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVPB0RHJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564940v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-04-S(P)18" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564946v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrich Szemes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.04.015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWTB6VQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fogain-Ninkam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300072" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89H4BG5Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564950v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chihab-Eddine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570400314" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9D431XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564956v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sikoraiova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570390223" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMNTV1J0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564953v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Chud&#237;k" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Koz&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Le&#353;ko" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00542-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7G1L3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564954v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00910-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QPRS28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564958v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0156316" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LMKCHQSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milostav Chud&#237;k" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knesl" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570370623" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDD81MV3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564961v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jilale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570370622" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0VFF93B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564964v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bartovic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00144-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFZ8XQ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310780v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00484-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-288B4PQZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310777v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350644" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F7AB44D979D60381F93FFC1EC59BFC4E742FD09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230414v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Daich" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)02075-9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A65F4D756342452E5EC8C8220A6AD38D2A78F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564973v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Prigent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509708040499" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564971v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708003377" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564968v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00597-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGD9F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564974v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(96)00828-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP2HX6ZR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564977v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509608043475" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564975v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330443" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5436PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564981v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(94)02156-6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9S3SLLH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564998v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Da&#239;ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570320611" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B5V4WF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570310214" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2BA0EDC5F6EFFB50D8D69A8C50092DD9E9A77E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565009v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570300317" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKSV4630-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565012v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570290720" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXGB1WVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565017v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280814" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GBX01J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Povazanec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280818" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG65QLN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567974v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568051v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567865v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567973v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567909v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567969v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567862v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567903v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567905v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567972v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568045v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rigo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568198v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568047v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567907v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567858v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567864v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567860v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568195v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568190v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568191v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568193v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567967v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567857v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567854v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568040v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568188v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aubertein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567852v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567851v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568189v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar D. Nimbarte" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567908v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567850v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567849v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568038v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568036v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568184v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567842v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568183v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567844v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567845v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567898v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567901v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567900v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567892v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567961v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anamoune" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567965v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568177v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568179v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568174v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568028v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sarkisyan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567840v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568030v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568033v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568034v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568167v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567958v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Allous" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568172v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568173v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567838v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568169v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567949v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568162v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567888v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567956v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568165v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568018v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anejjar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chihab Eddine" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567835v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567933v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamid" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567884v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568016v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567938v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567948v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568160v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568015v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568021v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567885v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567879v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568024v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567922v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567878v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568152v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567921v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568158v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zeleznik" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568026v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerbet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lachrai" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567924v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568155v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568150v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567833v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568134v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568140v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567874v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568136v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;hijfte" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568148v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568144v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fousse" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568128v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568137v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567871v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567834v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568142v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Azoui" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568146v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568012v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568126v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cazoulat" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seguin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568121v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568117v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kriz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568123v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568116v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567868v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568004v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568010v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568008v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567831v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568114v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568006v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567916v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gasparik" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568109v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568113v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568112v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568001v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568108v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568003v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568106v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568104v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567999v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567995v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568100v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568103v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567994v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568099v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567914v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567991v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568095v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568097v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567986v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567911v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567985v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567983v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564867v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097742-3.00221-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adam-daich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6942-0519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111954916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Danton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ata Martin Lawson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26041717" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04769736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen-Pacelye Mengue Me Ndong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Hariri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Mwande-Maguene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Darvish" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Chortani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Salah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hajlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Horchani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Edziri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02744B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Safi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Moncol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202400343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04262728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Boulila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj02922k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Romdhane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ben Jannet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04052E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riham Najjar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001186" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2020.1856943" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Charlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900641" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidi Boune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Elemine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aliyenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b01045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pesquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knorr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Strohmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ob02612b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Markus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Ferko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Berke&#353;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900814" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236685" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ghinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13738-018-1525-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413296v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulkareem Hamid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Souizi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2018.03.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201702435" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Nejma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Znati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2018.07.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RN3RK9T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413282v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Marchal&#237;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Bal&#243;nov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;oral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800908" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Chehab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Merroun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourya Ghailane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Habbadi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boukhris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13171/mjc71/01804111125-souizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Moncol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b01996" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Abuhaie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Homerin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marzag" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Marchal&#237;n" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;oral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moncol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01881" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Sidi Boune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ould Elemine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ould Hadou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2688" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Le Biannic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00309" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Nguir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12735" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1504682" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928655v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b01523" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#270;uri&#353;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ausseil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201505121" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ballereau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;nisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602947" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9W1GJ4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Baudelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gautret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar Nimbarte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56S2T25K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina-Mirabela Dumitriu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena B&#238;cu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulku Eryuruk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Belei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561333" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepitre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pintiala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muru" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comesse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebbaa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00303f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nade&#382;da Pr&#243;nayov&#225;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vr&#225;bel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.04.047" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Ali Hamza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.03.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929393v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405094" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28B0TJPD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahssen El Blidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Namoune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1378811" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413286v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Goff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201501072" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQSMD78B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.03.019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG1HKN9M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063974v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Morav&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402366" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVNQQ79R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332621v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Valigura" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;udov&#237;t Vare&#269;ka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakato&#353;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Vanekov&#225;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-014-1164-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Van Hijfte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Led&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre H&#233;nichart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402377" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWSG3VCJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef&#237;na &#381;&#250;&#382;iov&#225;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Pintiala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.03.096" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332622v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob27472a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meral G&#246;rmen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.02.047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5HVPL1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564874v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564887v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Wiesenganger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2001057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931220v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Allous" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100731" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69J7LSZX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564879v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.120" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260949" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej &#207;uri&#353;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260793" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661218v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2015225" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva T&#243;thov&#225;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.03.018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C6JQBFQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564896v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boisse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.07.048" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S71ZWSK5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564898v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258530" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0011.805" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.08.010" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGC536PF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564911v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Oukli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafa Chafi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.01.072" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218300" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564916v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2009.02.042" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G0D14DH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564909v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Alkyat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.114" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LQ81HXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564906v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kadouri-Puchot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Affani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hamon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-09-11690" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo702752w" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LS7PDSRN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933035v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo702387q" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6LJW3N10-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564921v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0N9FSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564918v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fadel De&#239;da" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-08-S(N)97" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564919v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1067032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017808783743902" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kadle&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.11.092" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMCXHWG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Jakubec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Winklerov&#225;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Pova&#382;anec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b613103d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FCEC6CC540C24DD2071579F239BCFE2C2D79CD2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564926v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo062077x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DXMWJW9W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc van Hijfte" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo060616s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XG78L3KJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Baumlov&#225;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0615044" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WJGZ9PR6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564934v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.01.031" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZTBCH7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564966v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Marchalin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mamouni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919808007014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564938v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2005.10.017" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D4WJSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564933v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.04.032" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KZG79PZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310791v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400760" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE6A36DC680E0196D60A4FAA7DFD4A3ECB6D707F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b508214e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/902BC411840601DAB8D8E6387C4090A8106F479A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564946v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrich Szemes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.04.015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWTB6VQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564945v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Cvopov&#225;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Kri&#382;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo049706s" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVPB0RHJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564943v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cul" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sanz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2004.07.107" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K08R051-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564940v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-04-S(P)18" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fogain-Ninkam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300072" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89H4BG5Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564950v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chihab-Eddine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570400314" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9D431XL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564954v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sikoraiova" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00910-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QPRS28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564956v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570390223" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMNTV1J0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564953v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloslav Chud&#237;k" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Koz&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Le&#353;ko" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00542-2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7G1L3J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564958v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0156316" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LMKCHQSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564962v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milostav Chud&#237;k" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knesl" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570370623" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDD81MV3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564961v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jilale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570370622" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0VFF93B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564964v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bartovic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00144-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMFZ8XQ1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310780v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00484-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-288B4PQZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310777v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570350644" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F7AB44D979D60381F93FFC1EC59BFC4E742FD09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230414v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Daich" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(98)02075-9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A65F4D756342452E5EC8C8220A6AD38D2A78F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564973v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Prigent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509708040499" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564971v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919708003377" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564968v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)00597-2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGD9F7SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564975v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570330443" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2R5436PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564974v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4020(96)00828-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP2HX6ZR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564977v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509608043475" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564981v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(94)02156-6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9S3SLLH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564998v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Da&#239;ch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570320611" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B5V4WF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570310214" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2BA0EDC5F6EFFB50D8D69A8C50092DD9E9A77E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565009v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570300317" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKSV4630-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565012v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decroix" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570290720" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXGB1WVB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565017v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280814" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GBX01J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Povazanec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570280818" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG65QLN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568053v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567909v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567865v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567974v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568051v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567891v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567973v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567864v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567860v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568195v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567907v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567905v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567972v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568045v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rigo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568198v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568047v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567969v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567862v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567903v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567858v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567967v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568193v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568191v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568190v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568040v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567857v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567854v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567908v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567851v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567852v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568188v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aubertein" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568189v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaykumar D. Nimbarte" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567850v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567849v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568038v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567845v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568184v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567842v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568036v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Legoff" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568183v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567844v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567898v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567901v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567900v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568179v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567892v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567961v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anamoune" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567965v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568177v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568034v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568028v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sarkisyan" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567840v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568174v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568030v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568033v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568169v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568167v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567958v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Allous" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568172v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568173v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567838v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568162v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567949v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567888v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567956v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568165v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568018v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anejjar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Chihab Eddine" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567835v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568015v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567933v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamid" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567884v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568016v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567938v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567948v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568160v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568152v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568024v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567922v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567878v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568021v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567885v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567879v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567921v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568158v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zeleznik" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568026v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerbet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lachrai" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567924v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568155v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568146v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568136v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;hijfte" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568148v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568144v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fousse" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567833v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568134v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568140v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567874v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568150v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568128v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568137v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567871v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567834v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568142v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Azoui" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568123v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568126v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cazoulat" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seguin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568121v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568117v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kriz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568012v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567868v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568116v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568004v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568010v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568008v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567831v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568114v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568006v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568109v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567916v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gasparik" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568113v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568112v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568108v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568003v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568001v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568104v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567999v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568106v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567995v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568100v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568103v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567994v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568099v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567914v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567991v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568095v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568097v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567986v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567911v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morel" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567985v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567983v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564867v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097742-3.00221-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>