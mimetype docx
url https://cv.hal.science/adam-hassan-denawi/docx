--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,928 +100,928 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected dewetting during growth of silicene flakes with dendritic pyramids</w:t>
+                <w:t xml:space="preserve">Tunable spin-crossover in 2D ruthenium metal–organic frameworks based on hexahydroxybenzene ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kejian Wang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rinp.2025.108540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208, pp.113154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2025.113154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400691v1</w:t>
+                <w:t xml:space="preserve">hal-05485164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable fabrication of high-quality WS2 thin films via solution processing for NO2 sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unexpected dewetting during growth of silicene flakes with dendritic pyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Koudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Holger Vach</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114748⟩</w:t>
+              <w:t xml:space="preserve">Results in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 80, pp.108540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinp.2025.108540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496181v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable spin-crossover in 2D ruthenium metal–organic frameworks based on hexahydroxybenzene ligand</w:t>
+                <w:t xml:space="preserve">Scalable fabrication of high-quality WS2 thin films via solution processing for NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ran Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmehdi Ould Maina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassiogé Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Vach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 208, pp.113154. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, pp.114748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2025.113154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.114748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485164v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-crossover and high magnetic anisotropy in organometallic structures: W3C6O6 and Re3C6O6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adsorption analysis of Fe-ZQ on Cu(110) and V-ZQ on Au(110) using density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 628, pp.173203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018681v1</w:t>
+                <w:t xml:space="preserve">hal-05175422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Emissive Molecular Material with Tunable Emission Color: Investigations as Phosphor for the Elaboration of a Hybrid White-Light-Emitting Diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Julio Murga Cotrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenming Wang</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Julio Murga Cotrina</w:t>
+                <w:t xml:space="preserve">Anthony Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (9), pp.2026-2038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaom.5c00228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption analysis of Fe-ZQ on Cu(110) and V-ZQ on Au(110) using density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 628, pp.173203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175422v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption analysis of Fe-ZQ on Cu(110) and V-ZQ on Au(110) using density functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spin-crossover and high magnetic anisotropy in organometallic structures: W3C6O6 and Re3C6O6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Vach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausik Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173203⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.112165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492099v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Emissive Molecular Material with Tunable Emission Color: Investigations as Phosphor for the Elaboration of a Hybrid White-Light-Emitting Diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Julio Murga Cotrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shenming Wang</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Julio Murga Cotrina</w:t>
+                <w:t xml:space="preserve">Anthony Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (9), pp.2026-2038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaom.5c00228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404367v1</w:t>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biphenylene molecules with iron atoms: new half-metallic ferromagnetic MOF for advanced spintronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1104,1009 +1104,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-organic kagome systems as candidates to study spin liquids, spin ice or the quantum anomalous Hall effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Optical Properties of Diamino-Pillared Graphene Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bouju</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Abel</w:t>
+                <w:t xml:space="preserve">Emilia Papasouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Richter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolás Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Denawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrios Xenides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (14), pp.6959-6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303726v1</w:t>
+                <w:t xml:space="preserve">hal-04062117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of s-indacene-tetrone on Cu(111): molecular trapping and patterning of Cu adatoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Metal-organic kagome systems as candidates to study spin liquids, spin ice or the quantum anomalous Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP00358B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.074201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.074201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065918v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW density matrix in solids as an estimate of self-consistent GW total energies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembly of s-indacene-tetrone on Cu(111): molecular trapping and patterning of Cu adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Torrent</w:t>
+                <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Rodriguez-Mayorga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.125107⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (15), pp.10591-10598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP00358B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04603990v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optical Properties of Diamino-Pillared Graphene Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilia Papasouli</w:t>
+                <w:t xml:space="preserve">GW density matrix in solids as an estimate of self-consistent GW total energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Otero</w:t>
+                <w:t xml:space="preserve">Fabien Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Desmarais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Denawi</w:t>
+                <w:t xml:space="preserve">Marc Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetrios Xenides</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauricio Rodriguez-Mayorga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (14), pp.6959-6973. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.125107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.125107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062117v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04603990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RbCeX2 Crystal (X = S, Se, Te): Pressure-Induced Spin-Selective Gapless Transition and Response Properties</w:t>
+                <w:t xml:space="preserve">Self‐Organized Kagomé‐Lattice in a Conductive Metal‐Organic Monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcene Azzouz</w:t>
+                <w:t xml:space="preserve">Nesrine Shaiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Denawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Koudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Halit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hakim Baaziz</w:t>
+                <w:t xml:space="preserve">Steffen Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162760⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (23), pp.2201099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202201099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457391v1</w:t>
+                <w:t xml:space="preserve">hal-03868489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap switching in metal-organic coordination chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">RbCeX2 Crystal (X = S, Se, Te): Pressure-Induced Spin-Selective Gapless Transition and Response Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcene Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Halit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Boukortt</w:t>
+                <w:t xml:space="preserve">Zoulikha Charifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Siri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hakim Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 560 (23), pp.169561. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 898, pp.162760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868404v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Organized Kagomé‐Lattice in a Conductive Metal‐Organic Monolayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gap switching in metal-organic coordination chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Denawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Shaiek</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Abdelkader Boukortt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (23), pp.2201099. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 560 (23), pp.169561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202201099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868489v1</w:t>
+                <w:t xml:space="preserve">hal-03868404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and magnetic properties of metal–organic polymers with 4d and 5d-transition metal ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 537, pp.168183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2140,51 +2140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and magnetic properties of yttria-stabilized zirconia (6.7 mol% in Y2O3) doped with Er3+ ions from first-principle computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third order non-linear optical susceptibilities ( χ 3 ) of yttria stabilized cubic hafnium(IV) oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,90 +2374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Semiconductor Properties of RbLnSe2 (Ln = Ce, Pr, Nd, Gd): A Density Functional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcene Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Halit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulikha Charifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2521,77 +2521,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Pyridine Adduct of Borabenzene to (in)finite Graphene Architectures Functionalized with N→B Dative Bonds. Prototype Systems of Strong One and Two Photon Quantum Transitions Triggering Large Nonlinear Optical Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panaghiotis Karamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrios Xenides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Mandado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2642,103 +2642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Polymer Chains of Iron and Zwitterionic Quinoidal Ligands on the Ag(111) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Koudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (2), pp.1346-1351. </w:t>
@@ -2776,103 +2776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Polymer Chains of Iron and Zwitterionic Quinoidal Ligands on the Ag(111) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Koudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (2), pp.1346-1351. </w:t>
@@ -2910,103 +2910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Surface Synthesis of Spin Crossover Polymeric Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Koudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (26), pp.15033-15040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3072,90 +3072,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW density matrix calculations in solids, with a special interest in getting correlated total energies and lattice constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Denawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Rodriguez-Mayorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3349,51 +3349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2025.108540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Ould Maina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Vach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114748" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485164v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Das" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285052v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenming Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julio Murga Cotrina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02982A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04603990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Denawi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Rodriguez-Mayorga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Papasouli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Otero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desmarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Xenides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00553" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Azzouz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Charifi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Baaziz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162760" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boukortt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169561" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Shaiek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Sch&#228;fer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-05793-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03418749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demarais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Praveen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mandado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05190" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2025.108540" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Ould Maina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Vach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenming Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julio Murga Cotrina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Das" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02982A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Papasouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Otero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desmarais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Denawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Xenides" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04603990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Rodriguez-Mayorga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Shaiek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Sch&#228;fer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Azzouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Charifi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Baaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boukortt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-05793-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03418749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demarais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Praveen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mandado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05190" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>