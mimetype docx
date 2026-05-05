--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -671,248 +671,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption analysis of Fe-ZQ on Cu(110) and V-ZQ on Au(110) using density functional theory</w:t>
+                <w:t xml:space="preserve">Spin-crossover and high magnetic anisotropy in organometallic structures: W3C6O6 and Re3C6O6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Vach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausik Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Oison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173203⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.112165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492099v1</w:t>
+                <w:t xml:space="preserve">hal-05018681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-crossover and high magnetic anisotropy in organometallic structures: W3C6O6 and Re3C6O6</w:t>
+                <w:t xml:space="preserve">Adsorption analysis of Fe-ZQ on Cu(110) and V-ZQ on Au(110) using density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hassan Denawi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Oison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 628, pp.173203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05018681v1</w:t>
+                <w:t xml:space="preserve">hal-05492099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Emissive Molecular Material with Tunable Emission Color: Investigations as Phosphor for the Elaboration of a Hybrid White-Light-Emitting Diode</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2025.108540" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Ould Maina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Vach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenming Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julio Murga Cotrina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Das" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02982A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Papasouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Otero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desmarais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Denawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Xenides" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04603990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Rodriguez-Mayorga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Shaiek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Sch&#228;fer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Azzouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Charifi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Baaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boukortt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-05793-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03418749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demarais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Praveen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mandado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05190" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hassan Denawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2025.113154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koudia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2025.108540" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Ould Maina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Vach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114748" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenming Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julio Murga Cotrina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00228" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausik Das" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02982A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Papasouli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Otero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desmarais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Denawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrios Xenides" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Richter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.074201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065918v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP00358B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04603990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Rodriguez-Mayorga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868489v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Shaiek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Sch&#228;fer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Azzouz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Charifi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Baaziz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03868404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boukortt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169561" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168183" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panaghiotis Karamanis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;rat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-05793-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03418749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demarais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Praveen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.139157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mandado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c05190" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096953v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b04171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04596654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>