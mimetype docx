--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -204,260 +204,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basculer à distance&amp;quot; : premiers témoignages après deux semaines de confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basculer soudain aux cours en ligne : le regard des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akim Berkani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16 (spécial Coronam, semaine 2), pp.45-52</w:t>
+              <w:t xml:space="preserve">, 2020, 55-67, 16 (spécial Coronam, semaine 5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954065v1</w:t>
+                <w:t xml:space="preserve">hal-02954045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basculer soudain aux cours en ligne : le regard des étudiants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basculer à distance&amp;quot; : premiers témoignages après deux semaines de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akim Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 55-67, 16 (spécial Coronam, semaine 5)</w:t>
+              <w:t xml:space="preserve">, 2020, 16 (spécial Coronam, semaine 2), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954045v1</w:t>
+                <w:t xml:space="preserve">hal-02954065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise fragmentée décodée par la science-fiction</w:t>
               </w:r>
@@ -619,209 +619,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovations managériales, attrapons-les toutes ! - Design d’une méthodologie d’analyse critique des objets de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.117-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JMH-04-2017-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568731v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01528127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour aller plus près, il faut aller plus loin ou la nécessaire intégration des politiques de GRH dans les Parcs Industriels Fournisseurs</w:t>
               </w:r>
@@ -1481,50 +1481,201 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La science-fiction au service de l’innovation ? De la capacité de générativité au prototypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études, Chaire Mutations-Anticipations-Innovations (MAI) de l’IAE de Paris-Sorbonne en collaboration avec le Cercle de l’innovation en management et expertise (CIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des récits de science-fiction à visée prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’axe Art et culture, Laboratoire DRM (Dauphine Recherches en Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Blade Runner à The Expanse ou les figures du travail revisitées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1533,359 +1684,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy 2024 - Vulnérabilité du travail dans un monde en quête d’avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spock, Onze et Princesse Leia à la fashion week. La science-fiction, outil de prospective et d’influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l’axe Art et culture, Laboratoire DRM (Dauphine Recherches en Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de Cerisy 2024 - La mode : lois, logiques et fictions du paraître</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04657211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de genre dans la recherche en sciences de gestion en France : une exploration par les îlots, les clubs et la centralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l’axe « Genre, Décisions et organisations », Laboratoire DRM (Dauphine recherches en Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04657211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being an entrepreneur in a taboo industry: a double jeopardy for women and queer people?</w:t>
               </w:r>
@@ -1960,50 +1960,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Se) transformer par la série. Le cas du programme Red Team Défense du ministère des armées français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Management en série (Saison 1) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrepreneure dans une industrie taboue, la double peine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2012,169 +2094,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche DRM (Dauphine Recherches en Management ) / M-Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de genre dans la recherche en sciences de gestion en France : une exploration par les îlots, les clubs et la centralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2711,286 +2711,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la science-fiction décode l’entreprise fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise au prisme de la science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The future of progressivism: applying Follett’s thinking to contemporary issues – A centennial celebration of Mary Parker Follett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Morgantown, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The healthcare organization seen as composed of silos: a relevant representation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891447v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02292900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic territorial partagé ou les promesses d’un outil de gestion publique à visée collaborative</w:t>
               </w:r>
@@ -3084,51 +3084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euram 2018 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3324,50 +3324,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’analyse quantitative au service des cartes cognitives : une architecture d’analyse qualitative sophistiquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GT AIMS - La quantification des données qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSCA Management School, Nov 2016, Boulogne-Billancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The art of collective &amp;quot;making do&amp;quot;... When silos are gone!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale… ou pas ? Design d’une méthodologie d’analyse critique des objets de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3376,73 +3540,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative tool for territorial shared diagnosis on poverty and social inclusion: a support for cooperation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3471,221 +3635,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIRC 2016 (8th International Social Innovation Research Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418698v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01568282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale… ou pas ? Design d'une méthodologie d'analyse critique des objets de management</w:t>
               </w:r>
@@ -3747,50 +3747,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From richer business model to social innovation: the case of relocation assistance to seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Social Innovation Research Conference (ISIRC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des modèles d’affaires de l’ESS et management des paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3812,73 +3907,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée de recherche internationale Gestion des Entreprises Sociales et Solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est, Dec 2015, Marne La vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for critical analysis of management innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3894,73 +3989,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Thematic conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping integrative managers profiles in healthcare organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3976,152 +4071,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278772v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01278800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des acteurs, décider ensemble et management intégratif : le cas de deux établissements de santé</w:t>
               </w:r>
@@ -4429,50 +4429,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : des Communautés de Pratique qui s‟ignorent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales des IAE - Congrès du Cinquantenaire : " Les Sciences de Gestion, acquis et perspectives "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PARCS INDUSTRIELS FOURNISSEURS : L'INCONTOURNABLE MENACE SOCIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4481,73 +4563,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès de l'AGRH - Le travail au cœur de la GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Reims, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : incubateurs de Communautés de Pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4563,139 +4645,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'information et de la communication (TIC), actifs d'apprentissage et nouveaux modèles dans les organisations - IPAG/IAE Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691150v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00691146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : au-delà de la proximité géographique</w:t>
               </w:r>
@@ -6472,51 +6472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRM M-LAB Université Paris Dauphine, IMRI Fondation Dauphine, IRG Université Paris-Est, Nimec Université de Rouen, AG2R La Mondiale. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6711,51 +6711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.073.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.184.167-180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S8CL7J8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;don" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n2.465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Godson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demirtas Uyar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung M. Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gherzouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Vigoureux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.073.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.184.167-180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S8CL7J8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;don" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n2.465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Godson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demirtas Uyar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung M. Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gherzouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Vigoureux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>