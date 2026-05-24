--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -16,1454 +16,1564 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sonia Adam-Ledunois </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignante-Chercheuse en sciences du management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Open Social Innovation: A systematic literature review in service of dissecting a concept?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rakotoson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-eyrk-218d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science-fiction et technologie, entre obsession désirable et détestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basculer soudain aux cours en ligne : le regard des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55-67, 16 (spécial Coronam, semaine 5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basculer à distance&amp;quot; : premiers témoignages après deux semaines de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Arduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akim Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (spécial Coronam, semaine 2), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise fragmentée décodée par la science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (96), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.096.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de gestion publique à visée collaborative : un mythe ? Le cas du diagnostic territorial partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.073.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations managériales, attrapons-les toutes ! - Design d’une méthodologie d’analyse critique des objets de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.117-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2017.00124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JMH-04-2017-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour aller plus près, il faut aller plus loin ou la nécessaire intégration des politiques de GRH dans les Parcs Industriels Fournisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (59), pp.76-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.059.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et capital social : le cas des Parcs Industriels Fournisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (33), pp.14-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination spatiale des Parcs industriels fournisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (184), pp.167-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RFG.184.167-180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs ou le choix de la proximité géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (2), pp.5-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1522/revueot.v17n2.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : incubateurs de Communautés de Pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5, pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux stratégiques de la création de parcs de fournisseurs dans le secteur automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (1), pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux stratégiques de la création de parcs fournisseurs dans le secteur automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (1), pp.33-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2001.11516740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1473,120 +1583,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Blade Runner à The Expanse ou les figures du travail revisitées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Cerisy 2024 - Vulnérabilité du travail dans un monde en quête d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cerisy-La-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science-fiction au service de l’innovation ? De la capacité de générativité au prototypage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études, Chaire Mutations-Anticipations-Innovations (MAI) de l’IAE de Paris-Sorbonne en collaboration avec le Cercle de l’innovation en management et expertise (CIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des récits de science-fiction à visée prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1602,743 +1794,661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l’axe Art et culture, Laboratoire DRM (Dauphine Recherches en Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques de genre dans la recherche en sciences de gestion en France : une exploration par les îlots, les clubs et la centralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Cerisy 2024 - Vulnérabilité du travail dans un monde en quête d’avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cerisy-La-Salle, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche de l’axe « Genre, Décisions et organisations », Laboratoire DRM (Dauphine recherches en Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spock, Onze et Princesse Leia à la fashion week. La science-fiction, outil de prospective et d’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Cerisy 2024 - La mode : lois, logiques et fictions du paraître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cerisy-La-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04657211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being an entrepreneur in a taboo industry: a double jeopardy for women and queer people?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Godson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th EGOS colloquium (European Group for Organizational Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneure dans une industrie taboue, la double peine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Godson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche DRM (Dauphine Recherches en Management ) / M-Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) transformer par la série. Le cas du programme Red Team Défense du ministère des armées français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Management en série (Saison 1) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de genre dans la recherche en sciences de gestion en France : une exploration par les îlots, les clubs et la centralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche DRM / M-Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneuriat comme vecteur d’inclusion sociale des publics défavorisés. Le rôle d’un tiers lieu dans le dispositif d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Demirtas Uyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Red Team Défense : créer des fictions pour (se) transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roussie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,237 +2463,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Stories : la place du récit dans l’entreprise, les médias et la vie politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Red Team Défense : l’innovation ouverte en territoire imaginaire. (Re)concilier la diversité par la science-fiction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles frontières de l’innovation ouverte. Journées du Groupe Thématique Innovation AIMS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Red Team Défense : l’innovation ouverte en territoire imaginaire. (Re)concilier la diversité par la science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Groupe Thématique Innovation de l’AIMS « Les nouvelles frontières de l’innovation ouverte »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic social impact assessment based on causal maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2599,73 +2709,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Social Innovation Research Conference 2020 (ISIRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les innovateurs sociaux transforment le management !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2681,73 +2791,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires « Innover en management »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The healthcare organization seen as composed of silos: a relevant representation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lacroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management as an integrating activity: a comparative textual analysis of the work of Mary Parker Follett and Oliver Sheldon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The future of progressivism: applying Follett’s thinking to contemporary issues – A centennial celebration of Mary Parker Follett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Morgantown, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la science-fiction décode l’entreprise fragmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2763,427 +3050,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise au prisme de la science-fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic territorial partagé ou les promesses d’un outil de gestion publique à visée collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mansuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The healthcare organization seen as composed of silos: a relevant representation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euram 2018 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visual tool for mapping the integrative postures of a management team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3199,168 +3309,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Group Decision and negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the Economies of Worth revisits managerial innovation - The case of Sisterhood program in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde Journée de l’innovation Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM Paris, Mar 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation managériale… ou pas ? Design d’une méthodologie d’analyse critique des objets de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative tool for territorial shared diagnosis on poverty and social inclusion: a support for cooperation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISIRC 2016 (8th International Social Innovation Research Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The art of collective &amp;quot;making do&amp;quot;... When silos are gone!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse quantitative au service des cartes cognitives : une architecture d’analyse qualitative sophistiquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3376,332 +3745,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT AIMS - La quantification des données qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESSCA Management School, Nov 2016, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale… ou pas ? Design d'une méthodologie d'analyse critique des objets de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3717,427 +3827,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodological framework for critical analysis of management innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURAM Thematic conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire des modèles d’affaires de l’ESS et management des paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journée de recherche internationale Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est, Dec 2015, Marne La vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping integrative managers profiles in healthcare organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From richer business model to social innovation: the case of relocation assistance to seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Social Innovation Research Conference (ISIRC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation des acteurs, décider ensemble et management intégratif : le cas de deux établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4153,1350 +4263,1350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPDE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Yverdon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des diversités, ou comment gérer la coordination d’entités différentes : l’exemple des parcs industriels fournisseurs automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l’Association de Science Régionale de Langue Française, « Industrie, villes et régions dans une économie mondialisée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, BELFORT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des Parcs Industriels Fournisseurs : l'art de l'équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Loin, proche : la dimension spatiale dans le management des organisations ", Atelier de l'AIMS " Stratégies, espaces et territoires "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des Parcs Industriels Fournisseurs : l'art de l'équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loin, proche : la dimension spatiale dans le management des organisations - IAE d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : incubateurs de Communautés de Pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies de l'information et de la communication (TIC), actifs d'apprentissage et nouveaux modèles dans les organisations - IPAG/IAE Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PARCS INDUSTRIELS FOURNISSEURS : L'INCONTOURNABLE MENACE SOCIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès de l'AGRH - Le travail au cœur de la GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Reims, France. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : des Communautés de Pratique qui s‟ignorent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des IAE - Congrès du Cinquantenaire : " Les Sciences de Gestion, acquis et perspectives "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : au-delà de la proximité géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT AIMS - Stratégies, Espaces et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Rouen, Nov 2006, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode interactive d’enseignement des Études et Recherches Commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Colloque National de la Recherche universitaire dans les IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la proximité à l'intégration des fournisseurs - le cas de l'industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d'appui au partenariat local grande entreprise-PME : l'expérience de la Haute Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gherzouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TROISIEMES JOURNEES INTERNATIONALES DE LA RECHERCHE EN SCIENCES DE GESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs fournisseurs : entre marché et hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Histoire Gestion Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUVEMENT DE CREATION DE PARCS FOURNISSEURS : LE CAS DE RENAULT SANDOUVILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEW GEOGRAPHIES OF PRODUCTION IN THE AUTO INDUSTRY - séminaire de travail organisé par le GERPISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d’appui au partenariat grande entreprise - PME en haute Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gherzouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Développement local et gouvernance au nord et au sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération grandes entreprises/PME : une option délibérée pour la moyenne entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La coopération industrielle : diversité et synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Sud, May 1999, Paris Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyennes entreprises : l’indépendance en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence Francophone sur la PME (CIFEPME) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Nancy-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération entre entreprises de tailles différentes : avantages et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Connivences d’acteurs, contrats, coopérations et métamorphose des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Nancy II - Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5506,728 +5616,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science-fiction pour penser autrement l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-54, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération à impact social et outils de gestion. Le secteur de l’Accueil Hébergement Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’état du management 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.28-36, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Fiction, Innovation and Organization: Where Do We Stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Fiction and Innovation Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-192, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119779599.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche collaborative ou comment comprendre le management en le transformant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche qualitative innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cognitive style on group decision and negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of group decision and negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12051-1_52-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de parcs industriels fournisseurs – un projet commun territoire / constructeur et équipementiers automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier GERMAIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De nouvelles figures du projet en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2006, 978-2-84769-067-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’appui au partenariat local grandes entreprises – PME : l’expérience de la Haute Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Gherzouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Mayoukou, J-P. Thuillier, C. Albagli &amp; E. Torquebiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance du développement local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition L’Harmattan, 2003, 2-7475-5363-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs fournisseurs : entre marché et hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. SABOLY &amp; L. CAILLUET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché(s) et Hiérarchie(s) 10èmes rencontres "Histoire, Gestion, Organisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Toulouse 1 en Sciences Sociales (PUSS), pp. 359-369, 2002, Histoire, Gestion, Organisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6237,113 +6347,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La brasserie artisanale Tri Martolod : stratégie d’une SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSR JUBEN – Quels remèdes face à l’absentéisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6352,51 +6462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6406,165 +6516,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet &amp;quot;Lien social, Habitat, Situations de fragilité dans la ville innovante de 2030&amp;quot;, LISOHASIF Projet co-financé par l'Agence Nationale de la Recherche (n° ANR-12-SOIN-006-001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRM M-LAB Université Paris Dauphine, IMRI Fondation Dauphine, IRG Université Paris-Est, Nimec Université de Rouen, AG2R La Mondiale. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01289350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6711,51 +6821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.073.0049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.184.167-180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S8CL7J8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;don" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n2.465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594370v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Godson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lecomte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demirtas Uyar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung M. Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691134v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gherzouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Vigoureux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219683v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris-dauphine.hal.science/hal-05598024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rakotoson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-eyrk-218d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roussie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Arduin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Berkani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mansuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.073.0049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-04-2017-0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528129v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.184.167-180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S8CL7J8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;don" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n2.465" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528131v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516740" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656854v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Godson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lecomte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Demirtas Uyar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02956185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung M. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780623v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Canet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691146v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Gherzouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764421v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Vigoureux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779599.ch8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12051-1_52-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>