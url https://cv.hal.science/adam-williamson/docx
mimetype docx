--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -373,667 +373,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser‐Driven Wireless Deep Brain Stimulation using Temporal Interference and Organic Electrolytic Photocapacitors</w:t>
+                <w:t xml:space="preserve">Focal non-invasive deep-brain stimulation with temporal interference for the suppression of epileptic biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Missey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary Donahue</w:t>
+                <w:t xml:space="preserve">Emma Acerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Ngom</w:t>
+                <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Acerbo</w:t>
+                <w:t xml:space="preserve">Charlotte Luff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Dzialecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Botzanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202200691⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.945221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100262v1</w:t>
+                <w:t xml:space="preserve">hal-04100200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal non-invasive deep-brain stimulation with temporal interference for the suppression of epileptic biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laser‐Driven Wireless Deep Brain Stimulation using Temporal Interference and Organic Electrolytic Photocapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Missey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Donahue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Acerbo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Botzanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (33), pp.2200691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.945221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202200691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100200v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of Temporal Interference for Non-invasive Deep Brain Stimulation in Epilepsy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Kainic Acid Models of Temporal Lobe Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniia Rusina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.633988⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.ENEURO.0337-20.2021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/eneuro.0337-20.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553459v1</w:t>
+                <w:t xml:space="preserve">hal-03348796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal Electroporation Ablation of Epileptogenic Zones Stops Seizures in Mice While Providing Reduced Vascular Damage and Accelerated Tissue Recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Orientation of Temporal Interference for Non-invasive Deep Brain Stimulation in Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Missey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniia Rusina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Acerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Botzanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Missey</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2021.774999⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.633988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.633988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609368v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kainic Acid Models of Temporal Lobe Epilepsy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
+                <w:t xml:space="preserve">Non-thermal Electroporation Ablation of Epileptogenic Zones Stops Seizures in Mice While Providing Reduced Vascular Damage and Accelerated Tissue Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Acerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Williamson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sawssan Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Botzanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Missey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (2), pp.ENEURO.0337-20.2021. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/eneuro.0337-20.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2021.774999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348796v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Cycling of $^{99}$Tc in Alkaline Sediments</w:t>
               </w:r>
@@ -1147,377 +1147,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Electrocorticography Device with an Integrated Microfluidic Ion Pump for Simultaneous Neural Recording and Electrophoretic Drug Delivery In Vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Characterization of Neural Networks Using Highly Transparent Electrode Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Donahue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Proctor</w:t>
+                <w:t xml:space="preserve">Attila Kaszás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilke Uguz</w:t>
+                <w:t xml:space="preserve">Gergely Turi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Slezia</w:t>
+                <w:t xml:space="preserve">Balazs Rozsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Curto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sahika Inal</w:t>
+                <w:t xml:space="preserve">Andrea Slézia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adbi.201800270⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (6), pp.ENEURO.0187-18.2018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0187-18.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348816v1</w:t>
+                <w:t xml:space="preserve">hal-02023689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Characterization of Neural Networks Using Highly Transparent Electrode Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Donahue</w:t>
+                <w:t xml:space="preserve">An Electrocorticography Device with an Integrated Microfluidic Ion Pump for Simultaneous Neural Recording and Electrophoretic Drug Delivery In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Kaszás</w:t>
+                <w:t xml:space="preserve">Ilke Uguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Turi</w:t>
+                <w:t xml:space="preserve">Andrea Slezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balazs Rozsa</w:t>
+                <w:t xml:space="preserve">Vincenzo Curto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Slézia</w:t>
+                <w:t xml:space="preserve">Sahika Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (6), pp.ENEURO.0187-18.2018. </w:t>
+              <w:t xml:space="preserve">Advanced Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.1800270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0187-18.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adbi.201800270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023689v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophoretic Delivery of γ-aminobutyric Acid (GABA) into Epileptic Focus Prevents Seizures in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Slezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Kaszas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Malliaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Williamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,429 +1545,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bilayered PVA/PLGA-bioresorbable shuttle to improve the implantation of flexible neural probes</w:t>
+                <w:t xml:space="preserve">High-Performance Vertical Organic Electrochemical Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolien Pas</w:t>
+                <w:t xml:space="preserve">M. Donahue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rutz</w:t>
+                <w:t xml:space="preserve">Xenofon Strakosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Quilichini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Slézia</w:t>
+                <w:t xml:space="preserve">Jacob T Friedlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+                <w:t xml:space="preserve">Robert Mcleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.065001. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.1705031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aadc1d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201705031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349145v1</w:t>
+                <w:t xml:space="preserve">hal-01707504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophoretic drug delivery for seizure control</w:t>
+                <w:t xml:space="preserve">A bilayered PVA/PLGA-bioresorbable shuttle to improve the implantation of flexible neural probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher W Proctor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Jolien Pas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Slézia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ghestem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel del Agua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochem. (Life Sci. Adv.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aau1291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.065001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aadc1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269266v1</w:t>
+                <w:t xml:space="preserve">hal-03349145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Vertical Organic Electrochemical Transistors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrophoretic drug delivery for seizure control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob T Friedlein</w:t>
+                <w:t xml:space="preserve">Christopher W Proctor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Slézia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Kaszás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Mcleod</w:t>
+                <w:t xml:space="preserve">Isabel del Agua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (5), pp.1705031. </w:t>
+              <w:t xml:space="preserve">Biochem. (Life Sci. Adv.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (8), pp.eaau1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201705031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aau1291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707504v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological standards and functional correlates of depth in vivo electrophysiological recordings in control rodents. A TASK1-WG3 report of the AES/ILAE Translational Task Force of the ILAE</w:t>
               </w:r>
@@ -2100,64 +2100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectronic neural pixel: Chemical stimulation and electrical sensing at the same site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahika Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilke Uguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam J. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Neuron Stimulation with Organic Electrochemical Transistors on Delaminating Depth Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epilepsy Treatment: Controlling Epileptiform Activity with Organic Electronic Ion Pumps (Adv. Mater. 20/2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rivnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,51 +2419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïg Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahika Inal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (20), pp.3097-3097. </w:t>
@@ -2553,51 +2553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Sessolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (4), pp.e1400251. </w:t>
@@ -2667,51 +2667,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BODY-ON-A-CHIP: ON-CHIP HEART RECEIVING METABOLITES FROM ON-CHIP LIVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Fernekorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,90 +2914,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroRoots, a bio-inspired, seamless Brain Machine Interface device for long-term recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Slezia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3109,51 +3109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC1A321"/>
+    <w:nsid w:val="49247F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3340,51 +3340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adam-williamson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5632-0084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132649" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAY-8464-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Botzanowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Donahue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Silver&#229; Ejneby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ngom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202200075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Missey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Acerbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202200691" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Luff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Dzialecka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.945221" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Rusina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.633988" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssan Safieddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.774999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0337-20.2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Williamson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Lloyd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Boothman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth T.W. Law" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shaw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c04416" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Proctor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Uguz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Slezia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Curto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Inal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201800270" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02023689v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kasz&#225;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Turi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Rozsa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sl&#233;zia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0187-18.2018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kaszas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Malliaras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rutz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aadc1d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02269266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Proctor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel del Agua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau1291" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01707504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donahue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Strakosas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob T Friedlein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201705031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E. Hernan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Schevon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Worrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristea S. Galanopoulou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13905" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jonsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Kergoat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604231113" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201500218" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C335A4A6882531ADC0AF63F9C05605036B0BFB25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Kergoat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201570133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1400251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Fernekorn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gonzalez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adam-williamson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5632-0084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132649" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAY-8464-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Botzanowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Donahue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Silver&#229; Ejneby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gallina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ngom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202200075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Acerbo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Luff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Dzialecka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.945221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Missey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202200691" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniia Rusina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0337-20.2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.633988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssan Safieddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2021.774999" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Williamson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Lloyd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Boothman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth T.W. Law" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shaw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c04416" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02023689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kasz&#225;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Turi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Rozsa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sl&#233;zia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0187-18.2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03348816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Proctor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilke Uguz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Slezia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Curto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Inal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201800270" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Kaszas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Malliaras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01707504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donahue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofon Strakosas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob T Friedlein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcleod" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201705031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolien Pas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aadc1d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02269266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Proctor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel del Agua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau1291" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E. Hernan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Schevon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Worrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristea S. Galanopoulou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kahane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13905" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jonsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Kergoat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604231113" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201500218" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C335A4A6882531ADC0AF63F9C05605036B0BFB25/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;g Kergoat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201570133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1400251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Fernekorn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gonzalez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>