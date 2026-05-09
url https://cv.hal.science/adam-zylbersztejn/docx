--- v0 (2026-04-08)
+++ v1 (2026-05-09)
@@ -754,222 +754,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for observable information in a strategic setting: An experiment *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation in a risky world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Théroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp. 388-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432615v1</w:t>
+                <w:t xml:space="preserve">halshs-02063246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation in a risky world</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferences for observable information in a strategic setting: An experiment *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Babutsidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (2), pp. 388-407. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.268-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpet.12366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02063246v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences for observable information in a strategic setting: an experiment</w:t>
               </w:r>
@@ -1004,51 +1004,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170, pp.268-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02390688v1</w:t>
@@ -2198,220 +2198,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of higher order attitudes to ambiguity framing</w:t>
+                <w:t xml:space="preserve">Trading and Cognition in Asset Markets: An Eye-tracking Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316734v1</w:t>
+                <w:t xml:space="preserve">hal-04074298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trading and Cognition in Asset Markets: An Eye-tracking Experiment</w:t>
+                <w:t xml:space="preserve">On the robustness of higher order attitudes to ambiguity framing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04074298v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment to the truth creates trust in market exchange: Experimental evidence</w:t>
               </w:r>
@@ -2492,497 +2492,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04391214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to deal with repeated shocks under strategic complementarity: An experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Cornand</w:t>
+                <w:t xml:space="preserve">Nonverbal content and swift trust: An experiment on digital communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Babutsidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02458140v2</w:t>
+                <w:t xml:space="preserve">halshs-02483343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All at Once! A Comprehensive and Tractable Semi-Parametric Method to Elicit Prospect Theory Components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Corgnet</w:t>
+                <w:t xml:space="preserve">Learning to deal with repeated shocks under strategic complementarity: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Bulutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03016517v1</w:t>
+                <w:t xml:space="preserve">halshs-02458140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonverbal content and swift trust: An experiment on digital communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+                <w:t xml:space="preserve">All at Once! A Comprehensive and Tractable Semi-Parametric Method to Elicit Prospect Theory Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Thibaut Kpegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02483343v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03016517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Communication and Swift Trust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preferences for observable information in a strategic setting: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Babutsidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050514v1</w:t>
+                <w:t xml:space="preserve">halshs-02420074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for observable information in a strategic setting: An experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Communication and Swift Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Babutsidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02420074v1</w:t>
+                <w:t xml:space="preserve">halshs-02050514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in a risky world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Théroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3346,203 +3346,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01095897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination with Communication under Oath</w:t>
+                <w:t xml:space="preserve">What drives failure to maximize payoffs in the lab? A test of the inequality aversion hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00635801v2</w:t>
+                <w:t xml:space="preserve">halshs-00611696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives failure to maximize payoffs in the lab? A test of the inequality aversion hypothesis</w:t>
+                <w:t xml:space="preserve">Coordination with Communication under Oath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Shogren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00611696v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning, words and actions: experimental evidence on coordination-improving information</w:t>
               </w:r>
@@ -3875,51 +3875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharia Babutsidze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Erazo Diaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruttel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bulutay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09779-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.727550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12998" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.12.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;roude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9508-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Bracht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-018-9668-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H. Brott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9525-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01188" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-014-0162-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2012-0018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458140v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Thibaut Kpegli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443917v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382464v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635801v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharia Babutsidze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Hopfensitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2023.12.020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Erazo Diaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruttel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bulutay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09779-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432600v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.727550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12998" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;roude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12366" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.12.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F Shogren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9508-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Bracht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-018-9668-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boulu-Reshef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H. Brott" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0087" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-015-9525-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01188" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10058-014-0162-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejte-2012-0018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason F. Shogren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458140v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Thibaut Kpegli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443917v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382464v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635801v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Luchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Shogren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>