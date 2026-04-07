--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -665,377 +665,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Risk of Exposure to Aflatoxins Found in Maize (Zea mays L.) Produced in Cote d'ivoire in Ivorian Adults</w:t>
+                <w:t xml:space="preserve">Determination of the Level of Aflatoxins Contamination in Maize (Zea mays L.) Produced in Five Regions of Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyamien B. Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidibe Daouda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Biego Godi Henri Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Food Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (7), pp.72-81</w:t>
+              <w:t xml:space="preserve">Asian Research Journal of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272802v1</w:t>
+                <w:t xml:space="preserve">hal-05307491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Level of Aflatoxins Contamination in Maize (Zea mays L.) Produced in Five Regions of Côte d’Ivoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the Risk of Exposure of Côte D’ivoire Kola Nuts (Cola nitida Schott &amp; Endl. to Pyrethrinoids and Oragnophosphorus Pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
+                <w:t xml:space="preserve">Deigna-Mockey Viviane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biego Godi Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyamien Yves Bleouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidibe Daouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Research Journal of Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.21-31</w:t>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.62-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307491v1</w:t>
+                <w:t xml:space="preserve">hal-05307099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Risk of Exposure of Côte D’ivoire Kola Nuts (Cola nitida Schott &amp; Endl. to Pyrethrinoids and Oragnophosphorus Pesticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deigna-Mockey Viviane</w:t>
+                <w:t xml:space="preserve">Assessment of the Risk of Exposure to Aflatoxins Found in Maize (Zea mays L.) Produced in Cote d'ivoire in Ivorian Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidibe Daouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biego Godi Henri</w:t>
+                <w:t xml:space="preserve">Nyamien B Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyamien Yves Bleouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+                <w:t xml:space="preserve">Biego Godi Henri Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (4), pp.62-76</w:t>
+              <w:t xml:space="preserve">Asian Food Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (7), pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307099v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Analysis of Palm Kernel Oil Extracts from Traditional Varieties in the West Region of Côte d'Ivoire</w:t>
               </w:r>
@@ -1265,381 +1265,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Health Quality Related to the Presence of Ochratoxin A, Fumonisin B1 and Zearalenone in Maize (Zea mays l.) Produced in Côte D’ivoire</w:t>
+                <w:t xml:space="preserve">Determination of Merchantability of Maize (Zea mays L.) as Epis, Spathes and Grains Stocked in the Production Areas of Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assi Yolande Ake</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves B. Nyamien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysidore Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Research in Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (3), pp.41-51</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Ecology Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309133v1</w:t>
+                <w:t xml:space="preserve">hal-05342002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of the Nutritive and Bioactive Compounds of Three Cucurbit Species Grown in Two Regions of Côte d’Ivoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N’nan a S Diby</w:t>
+                <w:t xml:space="preserve">Assessment of the Health Quality Related to the Presence of Ochratoxin A, Fumonisin B1 and Zearalenone in Maize (Zea mays l.) Produced in Côte D’ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Assoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N’guessan Y Konan</w:t>
+                <w:t xml:space="preserve">Assi Yolande Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Godi H M Biego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Food Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), pp.27-41</w:t>
+              <w:t xml:space="preserve">Asian Journal of Research in Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (3), pp.41-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336196v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Merchantability of Maize (Zea mays L.) as Epis, Spathes and Grains Stocked in the Production Areas of Côte d'Ivoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
+                <w:t xml:space="preserve">Comparative Study of the Nutritive and Bioactive Compounds of Three Cucurbit Species Grown in Two Regions of Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’nan a S Diby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Assoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’guessan Y Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ysidore Konan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Godi H M Biego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Ecology Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (4), pp.1-10</w:t>
+              <w:t xml:space="preserve">Asian Food Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342002v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Mycotoxins during Maize Grains Storage in Triple Bags Containing Plants Biopesticides (Lippia multiflora and Hyptis suaveolens)</w:t>
               </w:r>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons Kolanuts (Cola nitida Schott &amp; Amp; Endl) Daily Intake Exposure Risk from Côte d’Ivoire, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Kan Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biego Godi Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyamien Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Makado Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (6), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2361,722 +2361,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Analysis of Dishes Based on Mucilages of Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis from Côte d’Ivoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ysidor N’guessan Konan</w:t>
+                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nyamien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Deigna-Mockey</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Adima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry Research &amp; Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397806v1</w:t>
+                <w:t xml:space="preserve">hal-05427116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Lippia multiflora (Verbenaceae) and Hyptis suaveolens (Lamiaceae) Leaves on Sanitary Quality during the Storage of Maize Grain (Zea mays L.) from Cote D’ivoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amane Didier</w:t>
+                <w:t xml:space="preserve">Viscosity Study of Mucilages Extracted from Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis from Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysidor N’guessan Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ysidor Konan</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Makado Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (2), pp.1-15</w:t>
+              <w:t xml:space="preserve">Journal of Applied Life Sciences International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427136v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Concentration of Bioactive Compounds of Cola nitida Using Membrane Processes: Analysis of Operating Parameters and Membrane Fouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Nyamien</w:t>
+                <w:t xml:space="preserve">Sensory Analysis of Dishes Based on Mucilages of Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis from Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysidor N’guessan Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viviane Deigna-Mockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biochemistry Research &amp; Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (2), pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415719v1</w:t>
+                <w:t xml:space="preserve">hal-05397806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity Study of Mucilages Extracted from Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis from Côte d’Ivoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ysidor N’guessan Konan</w:t>
+                <w:t xml:space="preserve">Efficacy of Lippia multiflora (Verbenaceae) and Hyptis suaveolens (Lamiaceae) Leaves on Sanitary Quality during the Storage of Maize Grain (Zea mays L.) from Cote D’ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ezoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan K Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amane Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Makado Mahan</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysidor Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Life Sciences International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.1-14</w:t>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382550v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
+                <w:t xml:space="preserve">Extraction and Concentration of Bioactive Compounds of Cola nitida Using Membrane Processes: Analysis of Operating Parameters and Membrane Fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nyamien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Adima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Petit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Godi Henri Biego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (2), pp.1-7. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.85-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/EJNFS/2017/34857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427116v1</w:t>
+                <w:t xml:space="preserve">hal-05415719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Lippia multiflora (Verbenaceae) and Hyptis suaveolens (Lamiaceae) Leaves on Merchant Quality of Stored Maize Grain (Zea mays L.) in Côte d’ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysidor Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,51 +3170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privat Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deigna-Mockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysidor N’guessan Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Intake of Aflatoxin B1 and Ochratoxin a from Maize Grain (Zea mays L.) during the Storage with Lippia multiflora (Verbenaceae) and Hyptis suaveolens (Lamiaceae) Leaves in Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,51 +4049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9468E49D"/>
+    <w:nsid w:val="BEEB71D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4280,51 +4280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adamacoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5687-2197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Agbeci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bakyono" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Oury Tour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zair" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2024-017305" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;dri Kouakou F&#233;lix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius Biego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidibe Daouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Ysidor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komissiri Dagnogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessaly Kallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Doumbia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Carine Dongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Salifou Gboko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchoumtcho Sara Coulibaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272802v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Bamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien B Yves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biego Godi Henri Marius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius Godi Biego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien B. Yves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deigna-Mockey Viviane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biego Godi Henri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien Yves Bleouh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamketchi Gilles L&#233;once" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fofana Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Daouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan K. Constant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Yolande Ake" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nan a S Diby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Assoi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Y Konan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi H M Biego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B. Nyamien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidore Konan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Vanessa Ga&#235;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henri Marius Biego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan K Constant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamketchi G Leonce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aka Boigny Ange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Kan Rodrigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien Yves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Assi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Lassina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sidibe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nyamien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#233; Loui Oguielou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidor N&#8217;guessan Konan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yapo Assi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sidib&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Makado Mahan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deigna-Mockey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ezoua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Didier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidor Konan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Henri Biego" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/34857" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382550v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/34800" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouame Chatigre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat Kouakou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebecca Assa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Konan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonce Niamketchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant K Konan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatigre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius G Biego" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Henri Marius Biego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adamacoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5687-2197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Agbeci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bakyono" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Oury Tour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zair" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2024-017305" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;dri Kouakou F&#233;lix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius Biego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidibe Daouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Ysidor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komissiri Dagnogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessaly Kallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Doumbia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Carine Dongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Salifou Gboko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchoumtcho Sara Coulibaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Bamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius Godi Biego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien B. Yves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deigna-Mockey Viviane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biego Godi Henri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien Yves Bleouh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien B Yves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biego Godi Henri Marius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamketchi Gilles L&#233;once" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fofana Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Daouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan K. Constant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B. Nyamien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidore Konan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Yolande Ake" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nan a S Diby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Assoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Y Konan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi H M Biego" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Vanessa Ga&#235;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henri Marius Biego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan K Constant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamketchi G Leonce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aka Boigny Ange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Kan Rodrigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien Yves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Assi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Lassina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sidibe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nyamien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#233; Loui Oguielou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidor N&#8217;guessan Konan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yapo Assi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sidib&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Makado Mahan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/34800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deigna-Mockey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ezoua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Didier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidor Konan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Henri Biego" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/34857" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouame Chatigre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat Kouakou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebecca Assa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Konan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonce Niamketchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant K Konan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatigre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius G Biego" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Henri Marius Biego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>