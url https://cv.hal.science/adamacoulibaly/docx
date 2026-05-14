--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -540,411 +540,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Economic Impacts of Eight (8) Reasons for Seizure of Small Ruminant Meat at the Port-Bouët Slaughterhouse of the Autonomous District of Abidjan, Côte D'ivoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Level of Aflatoxins Contamination in Maize (Zea mays L.) Produced in Five Regions of Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atchoumtcho Sara Coulibaly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nyamien B. Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidibe Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Research in Animal and Veterinary Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (4), pp.499-507</w:t>
+              <w:t xml:space="preserve">Asian Research Journal of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239482v1</w:t>
+                <w:t xml:space="preserve">hal-05307491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Level of Aflatoxins Contamination in Maize (Zea mays L.) Produced in Five Regions of Côte d’Ivoire</w:t>
+                <w:t xml:space="preserve">Assessment of the Risk of Exposure of Côte D’ivoire Kola Nuts (Cola nitida Schott &amp; Endl. to Pyrethrinoids and Oragnophosphorus Pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sira Bamba</w:t>
+                <w:t xml:space="preserve">Deigna-Mockey Viviane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
+                <w:t xml:space="preserve">Biego Godi Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyamien Yves Bleouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidibe Daouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Research Journal of Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.21-31</w:t>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.62-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307491v1</w:t>
+                <w:t xml:space="preserve">hal-05307099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Risk of Exposure of Côte D’ivoire Kola Nuts (Cola nitida Schott &amp; Endl. to Pyrethrinoids and Oragnophosphorus Pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and Economic Impacts of Eight (8) Reasons for Seizure of Small Ruminant Meat at the Port-Bouët Slaughterhouse of the Autonomous District of Abidjan, Côte D'ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komissiri Dagnogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deigna-Mockey Viviane</w:t>
+                <w:t xml:space="preserve">Mamadou Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biego Godi Henri</w:t>
+                <w:t xml:space="preserve">Ouattara Salifou Gboko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyamien Yves Bleouh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atchoumtcho Sara Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (4), pp.62-76</w:t>
+              <w:t xml:space="preserve">Asian Journal of Research in Animal and Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.499-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307099v1</w:t>
+                <w:t xml:space="preserve">hal-05239482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Risk of Exposure to Aflatoxins Found in Maize (Zea mays L.) Produced in Cote d'ivoire in Ivorian Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1271,64 +1271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Merchantability of Maize (Zea mays L.) as Epis, Spathes and Grains Stocked in the Production Areas of Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,64 +1396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Health Quality Related to the Presence of Ochratoxin A, Fumonisin B1 and Zearalenone in Maize (Zea mays l.) Produced in Côte D’ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assi Yolande Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbons Kolanuts (Cola nitida Schott &amp; Amp; Endl) Daily Intake Exposure Risk from Côte d’Ivoire, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Kan Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biego Godi Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyamien Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,437 +2240,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamins and Essential Minerals Contained in Mucilages of Four Food Plants, Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis, from Côte d’lvoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nyamien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Sidibé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adama Coulibaly</w:t>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Makado Mahan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Augustin Adima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/AJB2T/2017/34800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377678v1</w:t>
+                <w:t xml:space="preserve">hal-05427116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Determination of Caffeine, Catechin, Epicatechin, Chlorogenic and Caffeic Acid in Cola nitida Dried Nuts from Côte d’Ivoire Using HPLC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Nyamien</w:t>
+                <w:t xml:space="preserve">Viscosity Study of Mucilages Extracted from Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis from Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysidor N’guessan Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Adima</w:t>
+                <w:t xml:space="preserve">Romuald Makado Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Biotechnology and Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Life Sciences International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427116v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity Study of Mucilages Extracted from Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis from Côte d’Ivoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Vitamins and Essential Minerals Contained in Mucilages of Four Food Plants, Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis, from Côte d’lvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ysidor N’guessan Konan</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Makado Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Marius Godi Biego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Life Sciences International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.1-14</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Research and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (6), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382550v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory Analysis of Dishes Based on Mucilages of Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius and Irvingia gabonensis from Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysidor N’guessan Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,77 +2889,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Concentration of Bioactive Compounds of Cola nitida Using Membrane Processes: Analysis of Operating Parameters and Membrane Fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nyamien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Adima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godi Henri Biego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3131,64 +3131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Mucilages of Four Food Plants, Abelmoschus esculentus, Beilschmiedia mannii, Corchorus olitorius, and Irvingia gabonensis, from Côte d’lvoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privat Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3256,51 +3256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritive Compounds Contained In Some Mucilaginous Plants Consumed In Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamins Contents in Edible Parts of Some Mucilaginous Food Plants from Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Yapo Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,51 +4049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEEB71D4"/>
+    <w:nsid w:val="A125C3F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4280,51 +4280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adamacoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5687-2197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Agbeci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bakyono" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Oury Tour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zair" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2024-017305" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;dri Kouakou F&#233;lix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius Biego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidibe Daouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Ysidor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komissiri Dagnogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessaly Kallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Doumbia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Carine Dongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Salifou Gboko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchoumtcho Sara Coulibaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Bamba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius Godi Biego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien B. Yves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deigna-Mockey Viviane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biego Godi Henri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien Yves Bleouh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien B Yves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biego Godi Henri Marius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamketchi Gilles L&#233;once" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fofana Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Daouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan K. Constant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B. Nyamien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidore Konan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Yolande Ake" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nan a S Diby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Assoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Y Konan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi H M Biego" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Vanessa Ga&#235;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henri Marius Biego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan K Constant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamketchi G Leonce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aka Boigny Ange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Kan Rodrigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien Yves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Assi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Lassina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sidibe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nyamien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#233; Loui Oguielou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidor N&#8217;guessan Konan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yapo Assi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sidib&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Makado Mahan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/34800" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deigna-Mockey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ezoua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Didier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidor Konan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Henri Biego" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/34857" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouame Chatigre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat Kouakou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebecca Assa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Konan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonce Niamketchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant K Konan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatigre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius G Biego" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Henri Marius Biego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adamacoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5687-2197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorat Agbeci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bakyono" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Oury Tour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Coulibaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zair" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2024-017305" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146188v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;dri Kouakou F&#233;lix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius Biego" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidibe Daouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Ysidor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komissiri Dagnogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessaly Kallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Doumbia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Carine Dongo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Bamba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius Godi Biego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien B. Yves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deigna-Mockey Viviane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biego Godi Henri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien Yves Bleouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouattara Salifou Gboko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atchoumtcho Sara Coulibaly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien B Yves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biego Godi Henri Marius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamketchi Gilles L&#233;once" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fofana Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidib&#233; Daouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan K. Constant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B. Nyamien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidore Konan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Yolande Ake" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nan a S Diby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Assoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Y Konan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi H M Biego" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Vanessa Ga&#235;l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Henri Marius Biego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan K Constant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamketchi G Leonce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aka Boigny Ange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304967v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Kan Rodrigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyamien Yves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Assi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dosso Lassina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sidibe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nyamien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#233; Loui Oguielou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidor N&#8217;guessan Konan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Belleville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/AJB2T/2017/34800" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yapo Assi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Makado Mahan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sidib&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deigna-Mockey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ezoua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Didier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysidor Konan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Henri Biego" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2017/34857" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouame Chatigre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Privat Kouakou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rebecca Assa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Konan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonce Niamketchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant K Konan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatigre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marius G Biego" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432957v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Henri Marius Biego" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>