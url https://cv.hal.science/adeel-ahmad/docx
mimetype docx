--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -299,382 +299,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Decision Support Framework for IoT: Towards a Cyber Physical Recommendation System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Waldhoff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.365-373, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Smart Applications and Data analysis, SADASC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco. pp.173-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011848900003467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20490-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129196v1</w:t>
+                <w:t xml:space="preserve">hal-03975774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
+                <w:t xml:space="preserve">Explaining Meta-Features Importance in Meta-Learning Through Shapley Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Smart Applications and Data analysis, SADASC 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20490-6_14⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, France. pp.591--598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011986600003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975774v1</w:t>
+                <w:t xml:space="preserve">hal-04573670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining Meta-Features Importance in Meta-Learning Through Shapley Values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Decision Support Framework for IoT: Towards a Cyber Physical Recommendation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Choaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Waldhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Prague, France. pp.591--598, </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.365-373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011986600003467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011848900003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573670v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards meta-learning based data analytics to better assist the domain experts in industry 4.0</w:t>
               </w:r>
@@ -699,51 +699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -788,204 +788,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Automation of Industrial Data Science: A Meta-learning based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Garouani</w:t>
+                <w:t xml:space="preserve">Towards Ontologically Explainable Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online Streaming, France. pp.709-716, </w:t>
+              <w:t xml:space="preserve">ICANN 2021 - 30th International conference on Artificial neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Brastilava, Slovakia. pp.472-484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010457107090716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484824v1</w:t>
+                <w:t xml:space="preserve">hal-03347493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automatic assistance framework for the selection and configuration of machine-learning-based data analytics solutions in industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,144 +1030,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Ontologically Explainable Classifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Automation of Industrial Data Science: A Meta-learning based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2021 - 30th International conference on Artificial neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Brastilava, Slovakia. pp.472-484, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Streaming, France. pp.709-716, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010457107090716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347493v1</w:t>
+                <w:t xml:space="preserve">hal-03484824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des classifieurs ontologiquement explicables</w:t>
               </w:r>
@@ -1497,354 +1497,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to define and solve the Container Terminals Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing and modeling the structural and qualitative interdependencies of software evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Computer Science and Engineering (WCSE 2017), International Conference on Software Engineering (ICOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Beiging, China. pp.249-253 / 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651121v1</w:t>
+                <w:t xml:space="preserve">hal-01894088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and modeling the structural and qualitative interdependencies of software evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach to define and solve the Container Terminals Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Computer Science and Engineering (WCSE 2017), International Conference on Software Engineering (ICOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Beiging, China. pp.249-253 / 13</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894088v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Based Reasoning for Solving Passenger Train Optimization Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+                <w:t xml:space="preserve">Qualitative Evaluation of Manufacturing Software Units Interoperability using ISO 25000 Quality Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dukki Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Al-Sadeq International Conference on Multidisciplinary in IT and Communication Science and Applications (AIC-MITCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bagdag, Iraq. pp.285-290</w:t>
+              <w:t xml:space="preserve">8th International Conference on Interoperability for Enterprise Systems and Applications (I-ESA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal. pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651103v1</w:t>
+                <w:t xml:space="preserve">hal-01894103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion Intégrée du Changement des Modèles de Processus Métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1873,182 +1890,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th INFORSID 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Evaluation of Manufacturing Software Units Interoperability using ISO 25000 Quality Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Basson</w:t>
+                <w:t xml:space="preserve">Ontology Based Reasoning for Solving Passenger Train Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Interoperability for Enterprise Systems and Applications (I-ESA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal. pp.199-209</w:t>
+              <w:t xml:space="preserve">2016 Al-Sadeq International Conference on Multidisciplinary in IT and Communication Science and Applications (AIC-MITCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bagdag, Iraq. pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894103v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture analysis of lace images using histogram and local binary patterns under rotation variation</w:t>
               </w:r>
@@ -2158,165 +2158,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics optimization using ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+                <w:t xml:space="preserve">Contribution des descripteurs de texture LBP à la classification d'images de dentelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bensoltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2014 Fourth International Conference on Complex Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">17ème édition du colloque CORESA (Compression et Représentation des Signaux Audiovisuels), Image, Groupement de recherche Informatique géométrique et graphique, réalité virtuelle et visualisation (GdR IG-RV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Sciences et Technologies de l'Information et de la Communication (CReSTIC); Maison de la Simulation (MaSCA) de l'Université de Reims Champagne-Ardenne, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651950v1</w:t>
+                <w:t xml:space="preserve">hal-03108745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logisitics optimization using ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder I Hendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,758 +2357,745 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2014 - International Conference on Complex Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des descripteurs de texture LBP à la classification d'images de dentelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Logistics optimization using ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Hamad</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du colloque CORESA (Compression et Représentation des Signaux Audiovisuels), Image, Groupement de recherche Informatique géométrique et graphique, réalité virtuelle et visualisation (GdR IG-RV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Sciences et Technologies de l'Information et de la Communication (CReSTIC); Maison de la Simulation (MaSCA) de l'Université de Reims Champagne-Ardenne, Nov 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">ICCSA 2014 Fourth International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108745v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse a priori de l'impact du changement des processus métiers</w:t>
+                <w:t xml:space="preserve">Using model checking to control the structural errors in BPMN models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+                <w:t xml:space="preserve">Oussama Mohammed Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE International Conference on Research Challenges in Information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894118v1</w:t>
+                <w:t xml:space="preserve">hal-03108809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal approach for compliance rules checking in Business Process Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Mohammed Kherbouche</w:t>
+                <w:t xml:space="preserve">Ontology-based change impact assessment in dynamic business processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Emerging Technologies (ICET'13)</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Frontiers of Information Technology (FIT'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Islamabad, Pakistan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICET.2013.6743500⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FIT.2013.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108796v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using model checking to control the structural errors in BPMN models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Mohammed Kherbouche</w:t>
+                <w:t xml:space="preserve">Analyzing the ripple effects of change in business process models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Research Challenges in Information Science (RCIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Multitopic Conference (INMIC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lahore, Pakistan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMIC.2013.6731320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03108809v1</w:t>
+                <w:t xml:space="preserve">hal-03108784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based change impact assessment in dynamic business processes</w:t>
+                <w:t xml:space="preserve">Formal approach for compliance rules checking in Business Process Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
+                <w:t xml:space="preserve">Oussama Mohammed Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Frontiers of Information Technology (FIT'13)</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Emerging Technologies (ICET'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Islamabad, Pakistan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICET.2013.6743500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FIT.2013.50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03108791v1</w:t>
+                <w:t xml:space="preserve">hal-03108796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the ripple effects of change in business process models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Analyse a priori de l'impact du changement des processus métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Multitopic Conference (INMIC'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.257-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INMIC.2013.6731320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03108784v1</w:t>
+                <w:t xml:space="preserve">hal-01894118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting structural errors in BPMN process models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3140,252 +3140,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CHANGE PROPAGATION PROCESS FOR DISTRIBUTED SOFTWARE ARCHITECTURE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Integrated Quality-Oriented Modeling Approach for Software Evolution Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oussama Hassan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Evaluation of Novel Approaches to Software Engineering(ENASE 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Software Technology and Engineering (ICSTE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Juan, Puerto Rico, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTE.2010.5608798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108865v1</w:t>
+                <w:t xml:space="preserve">hal-03108857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated Quality-Oriented Modeling Approach for Software Evolution Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CHANGE PROPAGATION PROCESS FOR DISTRIBUTED SOFTWARE ARCHITECTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oussama Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Software Technology and Engineering (ICSTE 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Evaluation of Novel Approaches to Software Engineering(ENASE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108857v1</w:t>
+                <w:t xml:space="preserve">hal-03108865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDF to HTML Conversion: Having a Usable Web Document</w:t>
               </w:r>
@@ -3608,261 +3608,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version [ 2 . 0 ] - [AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+                <w:t xml:space="preserve">Predictive approach to the degree of business process change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahira Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kamel Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Maiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101444⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (01), pp.10505-10513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12785/ijcds/1401117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573637v1</w:t>
+                <w:t xml:space="preserve">hal-04367831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive approach to the degree of business process change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Kamel Abdi</w:t>
+                <w:t xml:space="preserve">Version [ 2 . 0 ] - [AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Maiza</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (01), pp.10505-10513. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12785/ijcds/1401117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367831v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted discovery of optimal solution for logistics problems using ontology modeling</w:t>
               </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder I Hendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4076,295 +4076,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meta-learning for automated algorithms selection and configuration: an experimental framework for industrial big data</w:t>
+                <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (57), pp.20. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (1-2), pp.1169-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40537-022-00612-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-08761-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655423v1</w:t>
+                <w:t xml:space="preserve">hal-03564107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
+                <w:t xml:space="preserve">Using meta-learning for automated algorithms selection and configuration: an experimental framework for industrial big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (1-2), pp.1169-1188. </w:t>
+              <w:t xml:space="preserve">Journal of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (57), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-08761-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40537-022-00612-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564107v1</w:t>
+                <w:t xml:space="preserve">hal-03655423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data</w:t>
               </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.100919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4584,51 +4584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Design of Experiments to Analyze Open Source Software Metrics for Change Impact Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kamel Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5161,211 +5161,140 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la Multi-modélisation des Applications Distribuées pour le Contrôle de l'Evolution des Logiciels</w:t>
+                <w:t xml:space="preserve">Contribution à la multi-modélisation des applications distribuées pour le contrôle de l'évolution des logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Informatique [cs]. Université du Littoral Côte d’Opale, 2011. Français. </w:t>
+              <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université du Littoral Côte d'Opale, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2011DUNK0387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03108835v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">tel-01321233v1</w:t>
+                <w:t xml:space="preserve">tel-01321233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5512,51 +5441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_38" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Basson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matsuda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendi Hayder Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder I Hendi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Matsuda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukki Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Kherbouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mohammed Kherbouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2013.6743500" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577723" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108791v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2013.50" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2013.6731320" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussama Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTE.2010.5608798" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afzal Bhatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Cherif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Abdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Maiza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/1401117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2023.128559" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtcse/iteee2019/28825" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Dahane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOSSP.2019010102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052605" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09492-2_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03108835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DUNK0387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Basson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matsuda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendi Hayder Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder I Hendi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Matsuda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukki Chung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mohammed Kherbouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577723" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Kherbouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2013.50" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2013.6731320" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2013.6743500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTE.2010.5608798" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussama Hassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afzal Bhatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Abdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Maiza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/1401117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2023.128559" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtcse/iteee2019/28825" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Dahane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOSSP.2019010102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052605" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09492-2_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321233v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DUNK0387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>