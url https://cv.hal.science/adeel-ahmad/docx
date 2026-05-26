--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -299,144 +299,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Decision Support Framework for IoT: Towards a Cyber Physical Recommendation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Choaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Waldhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Smart Applications and Data analysis, SADASC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco. pp.173-186, </w:t>
+              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.365-373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-20490-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011848900003467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975774v1</w:t>
+                <w:t xml:space="preserve">hal-04129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Meta-Features Importance in Meta-Learning Through Shapley Values</w:t>
               </w:r>
@@ -520,161 +537,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Decision Support Framework for IoT: Towards a Cyber Physical Recommendation System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable Meta-Bayesian Based Hyperparameters Optimization for Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Waldhoff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Enterprise Information Systems (ICEIS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.365-373, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Smart Applications and Data analysis, SADASC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marrakech (MA), Morocco. pp.173-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011848900003467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20490-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129196v1</w:t>
+                <w:t xml:space="preserve">hal-03975774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards meta-learning based data analytics to better assist the domain experts in industry 4.0</w:t>
               </w:r>
@@ -699,51 +699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -788,187 +788,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Ontologically Explainable Classifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Automation of Industrial Data Science: A Meta-learning based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN 2021 - 30th International conference on Artificial neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Brastilava, Slovakia. pp.472-484, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Streaming, France. pp.709-716, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010457107090716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347493v1</w:t>
+                <w:t xml:space="preserve">hal-03484824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an automatic assistance framework for the selection and configuration of machine-learning-based data analytics solutions in industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1030,161 +1047,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Automation of Industrial Data Science: A Meta-learning based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Garouani</w:t>
+                <w:t xml:space="preserve">Towards Ontologically Explainable Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bourguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online Streaming, France. pp.709-716, </w:t>
+              <w:t xml:space="preserve">ICANN 2021 - 30th International conference on Artificial neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Brastilava, Slovakia. pp.472-484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010457107090716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484824v1</w:t>
+                <w:t xml:space="preserve">hal-03347493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des classifieurs ontologiquement explicables</w:t>
               </w:r>
@@ -1497,371 +1497,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and modeling the structural and qualitative interdependencies of software evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach to define and solve the Container Terminals Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Computer Science and Engineering (WCSE 2017), International Conference on Software Engineering (ICOSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Beiging, China. pp.249-253 / 13</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894088v1</w:t>
+                <w:t xml:space="preserve">hal-01651121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to define and solve the Container Terminals Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing and modeling the structural and qualitative interdependencies of software evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Computer Science and Engineering (WCSE 2017), International Conference on Software Engineering (ICOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Beiging, China. pp.249-253 / 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651121v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Evaluation of Manufacturing Software Units Interoperability using ISO 25000 Quality Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Basson</w:t>
+                <w:t xml:space="preserve">Ontology Based Reasoning for Solving Passenger Train Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Interoperability for Enterprise Systems and Applications (I-ESA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal. pp.199-209</w:t>
+              <w:t xml:space="preserve">2016 Al-Sadeq International Conference on Multidisciplinary in IT and Communication Science and Applications (AIC-MITCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bagdag, Iraq. pp.285-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894103v1</w:t>
+                <w:t xml:space="preserve">hal-01651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion Intégrée du Changement des Modèles de Processus Métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1890,165 +1873,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th INFORSID 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France. pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Based Reasoning for Solving Passenger Train Optimization Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+                <w:t xml:space="preserve">Qualitative Evaluation of Manufacturing Software Units Interoperability using ISO 25000 Quality Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dukki Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Al-Sadeq International Conference on Multidisciplinary in IT and Communication Science and Applications (AIC-MITCSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bagdag, Iraq. pp.285-290</w:t>
+              <w:t xml:space="preserve">8th International Conference on Interoperability for Enterprise Systems and Applications (I-ESA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Guimarães, Portugal. pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651103v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture analysis of lace images using histogram and local binary patterns under rotation variation</w:t>
               </w:r>
@@ -2158,178 +2158,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des descripteurs de texture LBP à la classification d'images de dentelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Logistics optimization using ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Hamad</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème édition du colloque CORESA (Compression et Représentation des Signaux Audiovisuels), Image, Groupement de recherche Informatique géométrique et graphique, réalité virtuelle et visualisation (GdR IG-RV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Sciences et Technologies de l'Information et de la Communication (CReSTIC); Maison de la Simulation (MaSCA) de l'Université de Reims Champagne-Ardenne, Nov 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">ICCSA 2014 Fourth International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108745v1</w:t>
+                <w:t xml:space="preserve">hal-01651950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logisitics optimization using ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder I Hendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,410 +2344,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2014 - International Conference on Complex Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics optimization using ontologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+                <w:t xml:space="preserve">Contribution des descripteurs de texture LBP à la classification d'images de dentelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bensoltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2014 Fourth International Conference on Complex Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">17ème édition du colloque CORESA (Compression et Représentation des Signaux Audiovisuels), Image, Groupement de recherche Informatique géométrique et graphique, réalité virtuelle et visualisation (GdR IG-RV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Sciences et Technologies de l'Information et de la Communication (CReSTIC); Maison de la Simulation (MaSCA) de l'Université de Reims Champagne-Ardenne, Nov 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651950v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using model checking to control the structural errors in BPMN models</w:t>
+                <w:t xml:space="preserve">Formal approach for compliance rules checking in Business Process Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mohammed Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Conference on Research Challenges in Information Science (RCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Emerging Technologies (ICET'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Islamabad, Pakistan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICET.2013.6743500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108809v1</w:t>
+                <w:t xml:space="preserve">hal-03108796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based change impact assessment in dynamic business processes</w:t>
+                <w:t xml:space="preserve">Analyse a priori de l'impact du changement des processus métiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Frontiers of Information Technology (FIT'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.257-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108791v1</w:t>
+                <w:t xml:space="preserve">hal-01894118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the ripple effects of change in business process models</w:t>
+                <w:t xml:space="preserve">Ontology-based change impact assessment in dynamic business processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
@@ -2778,294 +2769,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Multitopic Conference (INMIC'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INMIC.2013.6731320⟩</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Frontiers of Information Technology (FIT'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Islamabad, Pakistan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FIT.2013.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108784v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal approach for compliance rules checking in Business Process Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Mohammed Kherbouche</w:t>
+                <w:t xml:space="preserve">Analyzing the ripple effects of change in business process models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oussama Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Emerging Technologies (ICET'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICET.2013.6743500⟩</w:t>
+              <w:t xml:space="preserve">16th IEEE International Multitopic Conference (INMIC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lahore, Pakistan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMIC.2013.6731320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108796v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse a priori de l'impact du changement des processus métiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+                <w:t xml:space="preserve">Using model checking to control the structural errors in BPMN models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mohammed Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IEEE International Conference on Research Challenges in Information Science (RCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894118v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting structural errors in BPMN process models</w:t>
               </w:r>
@@ -3140,252 +3140,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated Quality-Oriented Modeling Approach for Software Evolution Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CHANGE PROPAGATION PROCESS FOR DISTRIBUTED SOFTWARE ARCHITECTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oussama Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Software Technology and Engineering (ICSTE 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Evaluation of Novel Approaches to Software Engineering(ENASE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108857v1</w:t>
+                <w:t xml:space="preserve">hal-03108865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CHANGE PROPAGATION PROCESS FOR DISTRIBUTED SOFTWARE ARCHITECTURE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Towards an Integrated Quality-Oriented Modeling Approach for Software Evolution Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Evaluation of Novel Approaches to Software Engineering(ENASE 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Software Technology and Engineering (ICSTE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Juan, Puerto Rico, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTE.2010.5608798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108865v1</w:t>
+                <w:t xml:space="preserve">hal-03108857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDF to HTML Conversion: Having a Usable Web Document</w:t>
               </w:r>
@@ -3608,261 +3608,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive approach to the degree of business process change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Kamel Abdi</w:t>
+                <w:t xml:space="preserve">Version [ 2 . 0 ] - [AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Maiza</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12785/ijcds/1401117⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.101444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367831v1</w:t>
+                <w:t xml:space="preserve">hal-04573637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version [ 2 . 0 ] - [AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+                <w:t xml:space="preserve">Predictive approach to the degree of business process change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahira Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kamel Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamlich</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Maiza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.101444. </w:t>
+              <w:t xml:space="preserve">International Journal of Computing and Digital Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (01), pp.10505-10513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2023.101444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12785/ijcds/1401117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573637v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted discovery of optimal solution for logistics problems using ontology modeling</w:t>
               </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder I Hendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4076,295 +4076,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
+                <w:t xml:space="preserve">Using meta-learning for automated algorithms selection and configuration: an experimental framework for industrial big data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (1-2), pp.1169-1188. </w:t>
+              <w:t xml:space="preserve">Journal of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (57), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-08761-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40537-022-00612-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564107v1</w:t>
+                <w:t xml:space="preserve">hal-03655423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meta-learning for automated algorithms selection and configuration: an experimental framework for industrial big data</w:t>
+                <w:t xml:space="preserve">Towards big industrial data mining through explainable automated machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Garouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bourguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (57), pp.20. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (1-2), pp.1169-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40537-022-00612-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-08761-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655423v1</w:t>
+                <w:t xml:space="preserve">hal-03564107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMLBID: An auto-explained Automated Machine Learning tool for Big Industrial Data</w:t>
               </w:r>
@@ -4389,51 +4389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.100919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4584,51 +4584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Design of Experiments to Analyze Open Source Software Metrics for Change Impact Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Dahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kamel Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5441,51 +5441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_38" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Basson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matsuda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendi Hayder Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651121v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder I Hendi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Matsuda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukki Chung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mohammed Kherbouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577723" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Kherbouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2013.50" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2013.6731320" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2013.6743500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTE.2010.5608798" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussama Hassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afzal Bhatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Abdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Maiza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/1401117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2023.128559" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtcse/iteee2019/28825" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Dahane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOSSP.2019010102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052605" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09492-2_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321233v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DUNK0387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Choaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013497100003929" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Waldhoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011848900003467" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573670v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011986600003467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20490-6_14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97610-1_22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010457107090716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_38" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Basson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matsuda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendi Hayder Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder I Hendi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651103v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Matsuda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dukki Chung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Soltana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bensoltana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mohammed Kherbouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICET.2013.6743500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oussama Kherbouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2013.50" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMIC.2013.6731320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oussama Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTE.2010.5608798" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afzal Bhatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369212" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2023.101444" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Cherif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Abdi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Maiza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12785/ijcds/1401117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2023.128559" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03975536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-023-00687-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-022-00612-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-08761-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100919" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtcse/iteee2019/28825" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Dahane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJOSSP.2019010102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052605" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13693-2_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09492-2_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321233v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DUNK0387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>