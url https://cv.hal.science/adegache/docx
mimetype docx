--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager une véloroute : une porte d’entrée vers la mobilité du quotidien à vélo en espace de montagne ? Le cas de La Durance à vélo</w:t>
+                <w:t xml:space="preserve">Pourquoi la « préservation » de la diversité génétique est-elle ingouvernable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Lehuger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878876v1</w:t>
+                <w:t xml:space="preserve">hal-04377627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la « préservation » de la diversité génétique est-elle ingouvernable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Tournay</w:t>
+                <w:t xml:space="preserve">Aménager une véloroute : une porte d’entrée vers la mobilité du quotidien à vélo en espace de montagne ? Le cas de La Durance à vélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Degache</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vitorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lehuger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.313-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377627v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French culture influences the framing of genetic modifications on the internet: Insights from Google-based corpus analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tournay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -409,51 +409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes socio-environnementaux de l’adaptation au changement climatique : véloroutes et courses de trail dans les Hautes-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -558,51 +558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging in eco-friendly practices: a choice driven by environmental sensitivity or a marker of conformity to an ecological norm ? The case of trail-runners and cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tension, Trust and Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association, Aug 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -659,51 +659,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les déplacements dans les Alpes du Sud : le défi de la mobilité quotidienne en territoires peu denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d’un espace en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1032005238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -897,51 +897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vitorge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lehuger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0313" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.883.0062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vitorge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lehuger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.883.0062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>