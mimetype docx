--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -100,434 +100,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi la « préservation » de la diversité génétique est-elle ingouvernable ?</w:t>
+                <w:t xml:space="preserve">How French culture influences the framing of genetic modifications on the internet: Insights from Google-based corpus analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anaïs Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Tournay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377627v1</w:t>
+                <w:t xml:space="preserve">hal-04865009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager une véloroute : une porte d’entrée vers la mobilité du quotidien à vélo en espace de montagne ? Le cas de La Durance à vélo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Paradoxes socio-environnementaux de l’adaptation au changement climatique : véloroutes et courses de trail dans les Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Vitorge</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Lehuger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 88 (3), pp.62-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.883.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.249.0313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04878876v1</w:t>
+                <w:t xml:space="preserve">hal-04712570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How French culture influences the framing of genetic modifications on the internet: Insights from Google-based corpus analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aménager une véloroute : une porte d’entrée vers la mobilité du quotidien à vélo en espace de montagne ? Le cas de La Durance à vélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Louvel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Tournay</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lehuger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.313-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04865009v1</w:t>
+                <w:t xml:space="preserve">hal-04878876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes socio-environnementaux de l’adaptation au changement climatique : véloroutes et courses de trail dans les Hautes-Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pourquoi la « préservation » de la diversité génétique est-elle ingouvernable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lig.883.0062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712570v1</w:t>
+                <w:t xml:space="preserve">hal-04377627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -545,64 +545,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging in eco-friendly practices: a choice driven by environmental sensitivity or a marker of conformity to an ecological norm ? The case of trail-runners and cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tension, Trust and Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association, Aug 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -659,51 +659,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les déplacements dans les Alpes du Sud : le défi de la mobilité quotidienne en territoires peu denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Degache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d’un espace en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1032005238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -897,51 +897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vitorge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lehuger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.883.0062" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.883.0062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vitorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lehuger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0313" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>