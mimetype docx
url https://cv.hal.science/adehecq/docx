--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -372,4198 +372,4328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t>
+                <w:t xml:space="preserve">Glacier surge monitoring from temporally dense elevation time series: application to an ASTER dataset over the Karakoram region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Mayer</w:t>
+                <w:t xml:space="preserve">Romain Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janali Rezaei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prashant Shekhar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.5075-5094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-5075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451108v1</w:t>
+                <w:t xml:space="preserve">hal-05549848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TICOI: an operational Python package to generate regular glacier velocity time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurane Charrier</w:t>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janali Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (10), pp.4555-4583. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-19-4555-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376950v1</w:t>
+                <w:t xml:space="preserve">hal-05451108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional ice flow piracy following the collapse of Midgaard Glacier in Southeast Greenland</w:t>
+                <w:t xml:space="preserve">TICOI: an operational Python package to generate regular glacier velocity time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Huiban</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Laurane Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mads Dømgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54045-z⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.4555-4583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-4555-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806317v1</w:t>
+                <w:t xml:space="preserve">hal-05376950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early aerial expedition photos reveal 85 years of glacier growth and stability in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Dømgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Schomacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Huiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.4466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-48886-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed surface mass balance of an avalanche-fed glacier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+                <w:t xml:space="preserve">Regional ice flow piracy following the collapse of Midgaard Glacier in Southeast Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Huiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+                <w:t xml:space="preserve">Kristian Kjellerup Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Basset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evan S Miles</w:t>
+                <w:t xml:space="preserve">Camilla Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Dømgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-18-5965-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54045-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923260v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring glacier mass changes from space - a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Berthier</w:t>
+                <w:t xml:space="preserve">Distributed surface mass balance of an avalanche-fed glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Floriciou</w:t>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex S Gardner</w:t>
+                <w:t xml:space="preserve">Auguste Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Gourmelen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Livia Jakob</w:t>
+                <w:t xml:space="preserve">Evan S Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/acaf8e⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.5965-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-18-5965-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984061v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everest South Col Glacier did not thin during the period 1984–2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen King</w:t>
+                <w:t xml:space="preserve">Marion Réveillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Réveillet</w:t>
+                <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (8), pp.3251-3268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-17-3251-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new inventory of High Mountain Asia surging glaciers derived from multiple elevation datasets since the 1970s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Guo</w:t>
+                <w:t xml:space="preserve">Measuring glacier mass changes from space - a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Floriciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+                <w:t xml:space="preserve">Alex S Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Li</w:t>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Livia Jakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (7), pp.2841-2861. </w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (3), pp.036801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2841-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/acaf8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945450v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming-induced monsoon precipitation phase change intensifies glacier mass loss in the southeastern Tibetan Plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new inventory of High Mountain Asia surging glaciers derived from multiple elevation datasets since the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Jouberton</w:t>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas E. Shaw</w:t>
+                <w:t xml:space="preserve">Zhiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Miles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Fugger</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2109796119⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.2841-2861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2841-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03859262v1</w:t>
+                <w:t xml:space="preserve">hal-04945450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of digital elevation models by spatial inference from stable terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warming-induced monsoon precipitation phase change intensifies glacier mass loss in the southeastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Jouberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hugonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+                <w:t xml:space="preserve">Evan Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t>
+                <w:t xml:space="preserve">Michael Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3188922⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2109796119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719624v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03859262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital elevation model workflow improvements for the MarsSI platform and resulting orthorectified mosaic of Oxia Planum, the landing site of the ExoMars 2022 rover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Volat</w:t>
+                <w:t xml:space="preserve">Uncertainty analysis of digital elevation models by spatial inference from stable terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hugonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 222, 338, p. 11-23. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.6456-6472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2022.105552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3188922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03857084v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling supraglacial debris-cover evolution from the single-glacier to the regional scale: an application to High Mountain Asia</w:t>
+                <w:t xml:space="preserve">Digital elevation model workflow improvements for the MarsSI platform and resulting orthorectified mosaic of Oxia Planum, the landing site of the ExoMars 2022 rover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Compagno</w:t>
+                <w:t xml:space="preserve">Matthieu Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Huss</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-16-1697-2022⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, 338, p. 11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2022.105552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666807v1</w:t>
+                <w:t xml:space="preserve">insu-03857084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halving of Swiss glacier volume since 1931 observed from terrestrial image photogrammetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Hugonnet</w:t>
+                <w:t xml:space="preserve">Modelling supraglacial debris-cover evolution from the single-glacier to the regional scale: an application to High Mountain Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Compagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Stewart Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Hodel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Huss</w:t>
+                <w:t xml:space="preserve">Michael James Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Zekollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16, pp.3249-3268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-16-3249-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 16 (5), pp.1697 - 1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-16-1697-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03859268v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and sustainability of glaciers in High Mountain Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Mccarthy</w:t>
+                <w:t xml:space="preserve">Halving of Swiss glacier volume since 1931 observed from terrestrial image photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Fugger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hugonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.3249-3268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-16-3249-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23073-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04945318v1</w:t>
+                <w:t xml:space="preserve">insu-03859268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations and mechanisms of the Karakoram glacier Anomaly</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Duncan J Quincey</w:t>
+                <w:t xml:space="preserve">Health and sustainability of glaciers in High Mountain Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0513-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945245v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversed Surface-Mass-Balance Gradients on Himalayan Debris-Covered Glaciers Inferred from Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosie R Bisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel N Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert G Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), pp.1563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12101563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Processing of Declassified KH-9 Hexagon Satellite Images for Global Elevation Change Analysis Since the 1970s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manifestations and mechanisms of the Karakoram glacier Anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter W Immerzeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco J de Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan J Quincey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.566802⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.8 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0513-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720573v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Processing of Declassified KH-9 Hexagon Satellite Images for Global Elevation Change Analysis Since the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex S. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Deschamps-Berger</w:t>
+                <w:t xml:space="preserve">Oleg Alexandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ethan Gutmann</w:t>
+                <w:t xml:space="preserve">Scott Mcmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.566802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965637v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysing the 2007–19 glaciological mass-balance series of Mera Glacier, Nepal, Central Himalaya, using geodetic mass balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Deschamps-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Brun</w:t>
+                <w:t xml:space="preserve">Jeffrey Deems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbindra Khadka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dibas Shrestha</w:t>
+                <w:t xml:space="preserve">Ethan Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2020.88⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051883v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation-triggered landslides in a Peruvian desert caused by modern intensive farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reanalysing the 2007–19 glaciological mass-balance series of Mera Glacier, Nepal, Central Himalaya, using geodetic mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+                <w:t xml:space="preserve">Arbindra Khadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edu Taipe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dibas Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.56 - 60. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (261), pp.117-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0500-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jog.2020.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945263v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-first century glacier slowdown driven by mass loss in High Mountain Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irrigation-triggered landslides in a Peruvian desert caused by modern intensive farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Goldberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edu Taipe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.22-27. </w:t>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.56 - 60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0271-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0500-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952548v1</w:t>
+                <w:t xml:space="preserve">hal-04945263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian ice thickness estimation model for large-scale applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twenty-first century glacier slowdown driven by mass loss in High Mountain Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro A Werder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Huss</w:t>
+                <w:t xml:space="preserve">Alex Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Paul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66 (255), pp.137 - 152. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.22-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jog.2019.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0271-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945291v1</w:t>
+                <w:t xml:space="preserve">hal-01952548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des glaciers de montagne par imagerie radar satellitaire</w:t>
+                <w:t xml:space="preserve">A Bayesian ice thickness estimation model for large-scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+                <w:t xml:space="preserve">Mauro A Werder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2019.471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (255), pp.137 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jog.2019.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190357v1</w:t>
+                <w:t xml:space="preserve">hal-04945291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the pace of temperature change and its implications over the twenty-first century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi des glaciers de montagne par imagerie radar satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Jauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Chavaillaz</w:t>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Joussaume</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-016-1659-4⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial: Radar, 219-220, pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2019.471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587563v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Remotely Sensed Displacement Measurements: Current status and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+                <w:t xml:space="preserve">Investigating the pace of temperature change and its implications over the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chavaillaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (1), pp.6-25. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (1-2), pp.187 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MGRS.2016.2516278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-016-1659-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303960v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation changes inferred from TanDEM-X data over the Mont-Blanc area: Impact of the X-band interferometric bias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of Remotely Sensed Displacement Measurements: Current status and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2581482⟩</w:t>
+              <w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.6-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MGRS.2016.2516278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354172v1</w:t>
+                <w:t xml:space="preserve">hal-01303960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal slowdown of a land-terminating sector of the Greenland Ice Sheet despite warming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Elevation changes inferred from TanDEM-X data over the Mont-Blanc area: Impact of the X-band interferometric bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Goldberg</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 526 (7575), pp.692-695. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature15722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2581482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230099v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method monitoring of Glacier d’Argentière dynamics</w:t>
+                <w:t xml:space="preserve">Decadal slowdown of a land-terminating sector of the Greenland Ice Sheet despite warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Benoit</w:t>
+                <w:t xml:space="preserve">Andrew J. Tedstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Nienow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/2015AoG70A985⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 526 (7575), pp.692-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature15722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154174v1</w:t>
+                <w:t xml:space="preserve">hal-01230099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving large-scale glacier velocities from a complete satellite archive : Application to the Pamir-Karakoram-Himalaya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-method monitoring of Glacier d’Argentière dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Thai Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.031⟩</w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (70), pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/2015AoG70A985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154166v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid dynamic activation of a marine-based Arctic ice cap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Deriving large-scale glacier velocities from a complete satellite archive : Application to the Pamir-Karakoram-Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL062255⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102899v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic dispersal of juvenile leatherback turtles: going beyond passive drift modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid dynamic activation of a marine-based Arctic ice cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+                <w:t xml:space="preserve">Andrew Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott R. Benson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacob</w:t>
+                <w:t xml:space="preserve">Amber Leeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.2014GL062255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165885v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oceanic dispersal of juvenile leatherback turtles: going beyond passive drift modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott R. Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Dutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 457, pp.265-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationship between glacial isostatic adjustment and gravity perturbations observed by GRACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tregoning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma-Kate Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mcclusky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (18), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL048624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4573,1036 +4703,1036 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ice thickness estimation of glaciers using deep learning methods : a case study in the Swiss Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN OVERVIEW TO REMOTELY SENSED DISPLACEMENT MEASUREMENTS FUSION: CURRENT STATUS AND CHALLENGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacier dynamics of the Pamir-Karakoram-Himalaya region over the last 40 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glaciology in High-Mountain Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Glaciological Society, Mar 2015, Kathmandu, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevation changes and X-band ice and snow penetration inferred from TanDEM-X data of the Mont-Blanc area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of time and space evolution of glaciers’ ﬂow at the scale of the Karakoram and Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of glacier velocities at a large spatial scale from optical satellite archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of CryoSat-2 for height retrieval over the Himalayan range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CryoSat-2 third user workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a glacier velocity field at the scale of the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA LIving Planet symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of CryoSAT-2 for height retrieval over the Himalayan range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth observation and cryosphere science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5612,114 +5742,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la dynamique des glaciers himalayens et alpins à partir de 40 ans de données d’observation de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glaciologie. Université Grenoble Alpes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAA027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01239364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5866,51 +5996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Kumar Thota" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Seehaus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Knuth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-597-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mattea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Bhattacharya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-219-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-4555-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Huiban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads D&#248;mgaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54045-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Schomacker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48886-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Basset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan S Miles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5965-2024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floriciou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S Gardner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Jakob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acaf8e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen King" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Planchot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3251-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2841-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Jouberton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Shaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Miles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccarthy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fugger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109796119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schytt Mannerfelt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3188922" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105552" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Compagno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Stewart Miles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mccarthy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-1697-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Hodel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-3249-2022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23073-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W Immerzeel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco J de Kok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Quincey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0513-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie R Bisset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Goldberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bingham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101563" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Gardner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Alexandrov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmichael" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.566802" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbindra Khadka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibas Shrestha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.88" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edu Taipe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0500-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gardner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0271-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A Werder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Paul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.93" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.471" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chavaillaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1659-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2581482" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Tedstone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Nienow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15722" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcmillan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shepherd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Leeson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062255" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Benson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dutton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Purcell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tregoning" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Kate Potter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mcclusky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245753" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947366" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973415v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973404v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239364v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAA027" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Kumar Thota" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Seehaus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Knuth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-597-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mattea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Bhattacharya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-219-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Shekhar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5075-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-4555-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads D&#248;mgaard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Schomacker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Huiban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48886-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54045-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Basset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan S Miles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5965-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen King" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Planchot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3251-2023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floriciou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S Gardner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Jakob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acaf8e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2841-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Jouberton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Shaw" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Miles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccarthy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fugger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109796119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schytt Mannerfelt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3188922" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105552" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Compagno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Stewart Miles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mccarthy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-1697-2022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Hodel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-3249-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23073-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945185v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie R Bisset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Goldberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bingham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W Immerzeel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco J de Kok" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Quincey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0513-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Gardner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Alexandrov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmichael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.566802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbindra Khadka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibas Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.88" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edu Taipe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0500-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gardner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0271-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A Werder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.93" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.471" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chavaillaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1659-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2581482" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Tedstone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Nienow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15722" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcmillan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shepherd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Leeson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165885v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Benson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dutton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacob" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Purcell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tregoning" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Kate Potter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mcclusky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245753" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947366" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAA027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>