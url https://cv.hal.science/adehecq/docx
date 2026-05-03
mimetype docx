--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,4634 +66,4768 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Elevation Models and Orthomosaics of 1989 aerial imagery of the Western Antarctic Peninsula and surrounding islands between 66–68° S</w:t>
+                <w:t xml:space="preserve">Unlocking the Past: A review of digital processing of historical aerial and satellite stereo analog imagery for geoscience applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijaya Kumar Thota</w:t>
+                <w:t xml:space="preserve">Livia Piermattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Seehaus</w:t>
+                <w:t xml:space="preserve">Robert Mcnabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Knuth</w:t>
+                <w:t xml:space="preserve">Melanie Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camillo Ressl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Salewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (1), pp.597-615. </w:t>
+              <w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.2-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-18-597-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MGRS.2025.3645144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523849v1</w:t>
+                <w:t xml:space="preserve">hal-05583139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five decades of Abramov glacier dynamics reconstructed with multi-sensor optical remote sensing</w:t>
+                <w:t xml:space="preserve">Digital Elevation Models and Orthomosaics of 1989 aerial imagery of the Western Antarctic Peninsula and surrounding islands between 66–68° S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Mattea</w:t>
+                <w:t xml:space="preserve">Vijaya Kumar Thota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Berthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thorsten Seehaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Knuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atanu Bhattacharya</w:t>
+                <w:t xml:space="preserve">Christian Salewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.219-247. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (1), pp.597-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-19-219-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-18-597-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945956v1</w:t>
+                <w:t xml:space="preserve">hal-05523849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier surge monitoring from temporally dense elevation time series: application to an ASTER dataset over the Karakoram region</w:t>
+                <w:t xml:space="preserve">Five decades of Abramov glacier dynamics reconstructed with multi-sensor optical remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Beraud</w:t>
+                <w:t xml:space="preserve">Enrico Mattea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hugonnet</w:t>
+                <w:t xml:space="preserve">Tobias Bolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashant Shekhar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atanu Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (10), pp.5075-5094. </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.219-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-19-5075-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-219-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549848v1</w:t>
+                <w:t xml:space="preserve">hal-04945956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Glacier surge monitoring from temporally dense elevation time series: application to an ASTER dataset over the Karakoram region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Mayer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janali Rezaei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Hugonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Shekhar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.5075-5094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-5075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451108v1</w:t>
+                <w:t xml:space="preserve">hal-05549848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TICOI: an operational Python package to generate regular glacier velocity time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-temporal elevation changes of Fedchenko Glacier, Tajikistan, from 1928 to 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janali Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-19-4555-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.e45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jog.2024.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376950v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early aerial expedition photos reveal 85 years of glacier growth and stability in East Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TICOI: an operational Python package to generate regular glacier velocity time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Schomacker</w:t>
+                <w:t xml:space="preserve">Laurane Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Isaksson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Lei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Huiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.4466. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.4555-4583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48886-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-4555-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806334v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional ice flow piracy following the collapse of Midgaard Glacier in Southeast Greenland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early aerial expedition photos reveal 85 years of glacier growth and stability in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Dømgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Schomacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Isaksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flora Huiban</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mads Dømgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.9976. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54045-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48886-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806317v1</w:t>
+                <w:t xml:space="preserve">hal-04806334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed surface mass balance of an avalanche-fed glacier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gilbert</w:t>
+                <w:t xml:space="preserve">Regional ice flow piracy following the collapse of Midgaard Glacier in Southeast Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Huiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Basset</w:t>
+                <w:t xml:space="preserve">Kristian Kjellerup Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan S Miles</w:t>
+                <w:t xml:space="preserve">Camilla Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Dømgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (12), pp.5965-5983. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-18-5965-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54045-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923260v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everest South Col Glacier did not thin during the period 1984–2017</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed surface mass balance of an avalanche-fed glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen King</w:t>
+                <w:t xml:space="preserve">Marin Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Réveillet</w:t>
+                <w:t xml:space="preserve">Adrien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Amory</w:t>
+                <w:t xml:space="preserve">Auguste Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Planchot</w:t>
+                <w:t xml:space="preserve">Evan S Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (8), pp.3251-3268. </w:t>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.5965-5983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-17-3251-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-18-5965-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183927v1</w:t>
+                <w:t xml:space="preserve">hal-04923260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring glacier mass changes from space - a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Berthier</w:t>
+                <w:t xml:space="preserve">Everest South Col Glacier did not thin during the period 1984–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Floriciou</w:t>
+                <w:t xml:space="preserve">Owen King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex S Gardner</w:t>
+                <w:t xml:space="preserve">Marion Réveillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+                <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Jakob</w:t>
+                <w:t xml:space="preserve">Anton Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 86 (3), pp.036801. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (8), pp.3251-3268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/acaf8e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-17-3251-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984061v1</w:t>
+                <w:t xml:space="preserve">hal-04183927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new inventory of High Mountain Asia surging glaciers derived from multiple elevation datasets since the 1970s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Guo</w:t>
+                <w:t xml:space="preserve">Measuring glacier mass changes from space - a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+                <w:t xml:space="preserve">Dana Floriciou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Li</w:t>
+                <w:t xml:space="preserve">Alex S Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Jakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-2841-2023⟩</w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (3), pp.036801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/acaf8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945450v1</w:t>
+                <w:t xml:space="preserve">hal-03984061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming-induced monsoon precipitation phase change intensifies glacier mass loss in the southeastern Tibetan Plateau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achille Jouberton</w:t>
+                <w:t xml:space="preserve">A new inventory of High Mountain Asia surging glaciers derived from multiple elevation datasets since the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas E. Shaw</w:t>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Miles</w:t>
+                <w:t xml:space="preserve">Zhiwei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mccarthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Fugger</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2109796119⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.2841-2861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-2841-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03859262v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of digital elevation models by spatial inference from stable terrain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+                <w:t xml:space="preserve">Warming-induced monsoon precipitation phase change intensifies glacier mass loss in the southeastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Jouberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t>
+                <w:t xml:space="preserve">Thomas E. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3188922⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2109796119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719624v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03859262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital elevation model workflow improvements for the MarsSI platform and resulting orthorectified mosaic of Oxia Planum, the landing site of the ExoMars 2022 rover</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uncertainty analysis of digital elevation models by spatial inference from stable terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hugonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.6456-6472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3188922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2022.105552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03857084v1</w:t>
+                <w:t xml:space="preserve">hal-03719624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling supraglacial debris-cover evolution from the single-glacier to the regional scale: an application to High Mountain Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Compagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Stewart Miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael James Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Zekollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (5), pp.1697 - 1718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-16-1697-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halving of Swiss glacier volume since 1931 observed from terrestrial image photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Schytt Mannerfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Hodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.3249-3268. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-16-3249-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03859268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and sustainability of glaciers in High Mountain Asia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Digital elevation model workflow improvements for the MarsSI platform and resulting orthorectified mosaic of Oxia Planum, the landing site of the ExoMars 2022 rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23073-4⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, 338, p. 11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2022.105552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945318v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03857084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversed Surface-Mass-Balance Gradients on Himalayan Debris-Covered Glaciers Inferred from Remote Sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Health and sustainability of glaciers in High Mountain Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert G Bingham</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23073-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12101563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04945185v1</w:t>
+                <w:t xml:space="preserve">hal-04945318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations and mechanisms of the Karakoram glacier Anomaly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversed Surface-Mass-Balance Gradients on Himalayan Debris-Covered Glaciers Inferred from Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter W Immerzeel</w:t>
+                <w:t xml:space="preserve">Rosie R Bisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remco J de Kok</w:t>
+                <w:t xml:space="preserve">Daniel N Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duncan J Quincey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert G Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.8 - 16. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0513-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12101563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945245v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Processing of Declassified KH-9 Hexagon Satellite Images for Global Elevation Change Analysis Since the 1970s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manifestations and mechanisms of the Karakoram glacier Anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter W Immerzeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco J de Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan J Quincey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.566802⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.8 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0513-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720573v1</w:t>
+                <w:t xml:space="preserve">hal-04945245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Deschamps-Berger</w:t>
+                <w:t xml:space="preserve">Automated Processing of Declassified KH-9 Hexagon Satellite Images for Global Elevation Change Analysis Since the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Berthier</w:t>
+                <w:t xml:space="preserve">Alex S. Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Deems</w:t>
+                <w:t xml:space="preserve">Oleg Alexandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Gutmann</w:t>
+                <w:t xml:space="preserve">Scott Mcmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hugonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.566802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965637v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reanalysing the 2007–19 glaciological mass-balance series of Mera Glacier, Nepal, Central Himalaya, using geodetic mass balance</w:t>
+                <w:t xml:space="preserve">Snow depth mapping from stereo satellite imagery in mountainous terrain: evaluation using airborne laser-scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wagnon</w:t>
+                <w:t xml:space="preserve">César Deschamps-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Brun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibas Shrestha</w:t>
+                <w:t xml:space="preserve">Jeffrey Deems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2020.88⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (9), pp.2925-2940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-14-2925-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051883v1</w:t>
+                <w:t xml:space="preserve">hal-02965637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation-triggered landslides in a Peruvian desert caused by modern intensive farming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reanalysing the 2007–19 glaciological mass-balance series of Mera Glacier, Nepal, Central Himalaya, using geodetic mass balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edu Taipe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbindra Khadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibas Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0500-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (261), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jog.2020.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945263v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-first century glacier slowdown driven by mass loss in High Mountain Asia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Irrigation-triggered landslides in a Peruvian desert caused by modern intensive farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edu Taipe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.22-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0271-9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.56 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0500-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952548v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian ice thickness estimation model for large-scale applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Twenty-first century glacier slowdown driven by mass loss in High Mountain Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2019.93⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0271-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945291v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des glaciers de montagne par imagerie radar satellitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Bayesian ice thickness estimation model for large-scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro A Werder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Farinotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Numéro spécial: Radar, 219-220, pp.91-105. </w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (255), pp.137 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2019.471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jog.2019.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190357v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the pace of temperature change and its implications over the twenty-first century</w:t>
+                <w:t xml:space="preserve">Suivi des glaciers de montagne par imagerie radar satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Chavaillaz</w:t>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Joussaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+                <w:t xml:space="preserve">Matthias Jauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vautard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137 (1-2), pp.187 - 200. </w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Numéro spécial: Radar, 219-220, pp.91-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-016-1659-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2019.471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587563v1</w:t>
+                <w:t xml:space="preserve">hal-02190357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Remotely Sensed Displacement Measurements: Current status and challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating the pace of temperature change and its implications over the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chavaillaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vautard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MGRS.2016.2516278⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (1-2), pp.187 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-016-1659-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303960v1</w:t>
+                <w:t xml:space="preserve">hal-01587563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation changes inferred from TanDEM-X data over the Mont-Blanc area: Impact of the X-band interferometric bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fusion of Remotely Sensed Displacement Measurements: Current status and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2581482⟩</w:t>
+              <w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.6-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MGRS.2016.2516278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354172v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal slowdown of a land-terminating sector of the Greenland Ice Sheet despite warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevation changes inferred from TanDEM-X data over the Mont-Blanc area: Impact of the X-band interferometric bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Tedstone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Goldberg</w:t>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature15722⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2016.2581482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230099v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method monitoring of Glacier d’Argentière dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decadal slowdown of a land-terminating sector of the Greenland Ice Sheet despite warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Tedstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Nienow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/2015AoG70A985⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 526 (7575), pp.692-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature15722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154174v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving large-scale glacier velocities from a complete satellite archive : Application to the Pamir-Karakoram-Himalaya</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-method monitoring of Glacier d’Argentière dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Thai Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (70), pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/2015AoG70A985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154166v1</w:t>
+                <w:t xml:space="preserve">hal-01154174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid dynamic activation of a marine-based Arctic ice cap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Deriving large-scale glacier velocities from a complete satellite archive : Application to the Pamir-Karakoram-Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL062255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102899v1</w:t>
+                <w:t xml:space="preserve">hal-01154166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic dispersal of juvenile leatherback turtles: going beyond passive drift modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid dynamic activation of a marine-based Arctic ice cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott R. Benson</w:t>
+                <w:t xml:space="preserve">Malcolm Mcmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter H. Dutton</w:t>
+                <w:t xml:space="preserve">Andrew Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Réveillère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacob</w:t>
+                <w:t xml:space="preserve">Amber Leeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.2014GL062255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165885v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oceanic dispersal of juvenile leatherback turtles: going beyond passive drift modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott R. Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Dutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 457, pp.265-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationship between glacial isostatic adjustment and gravity perturbations observed by GRACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tregoning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma-Kate Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mcclusky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (18), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL048624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4703,1036 +4837,1036 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ice thickness estimation of glaciers using deep learning methods : a case study in the Swiss Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lopez Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN OVERVIEW TO REMOTELY SENSED DISPLACEMENT MEASUREMENTS FUSION: CURRENT STATUS AND CHALLENGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacier dynamics of the Pamir-Karakoram-Himalaya region over the last 40 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Glaciology in High-Mountain Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Glaciological Society, Mar 2015, Kathmandu, Nepal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevation changes and X-band ice and snow penetration inferred from TanDEM-X data of the Mont-Blanc area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Annecy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of time and space evolution of glaciers’ ﬂow at the scale of the Karakoram and Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of glacier velocities at a large spatial scale from optical satellite archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of CryoSat-2 for height retrieval over the Himalayan range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CryoSat-2 third user workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a glacier velocity field at the scale of the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA LIving Planet symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of CryoSAT-2 for height retrieval over the Himalayan range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth observation and cryosphere science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5742,114 +5876,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la dynamique des glaciers himalayens et alpins à partir de 40 ans de données d’observation de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Glaciologie. Université Grenoble Alpes, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015GREAA027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01239364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5996,51 +6130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Kumar Thota" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Seehaus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Knuth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-597-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mattea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Bhattacharya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-219-2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Shekhar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5075-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-4555-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads D&#248;mgaard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Schomacker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Huiban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48886-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54045-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Basset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan S Miles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5965-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen King" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Planchot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3251-2023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floriciou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S Gardner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Jakob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acaf8e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2841-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Jouberton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Shaw" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Miles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccarthy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fugger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109796119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schytt Mannerfelt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3188922" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857084v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105552" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Compagno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Stewart Miles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mccarthy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-1697-2022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Hodel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-3249-2022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23073-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945185v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie R Bisset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Goldberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bingham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101563" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W Immerzeel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco J de Kok" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Quincey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0513-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Gardner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Alexandrov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmichael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.566802" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbindra Khadka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibas Shrestha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.88" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edu Taipe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0500-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gardner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0271-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A Werder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.93" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.471" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587563v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chavaillaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1659-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2581482" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Tedstone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Nienow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15722" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcmillan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shepherd" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Leeson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062255" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165885v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Benson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dutton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacob" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Purcell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tregoning" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Kate Potter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mcclusky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048624" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245753" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165891v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947366" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973404v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAA027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05583139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Piermattei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnabb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Elias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Ressl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2025.3645144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijaya Kumar Thota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Seehaus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Knuth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-597-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mattea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bolch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Bhattacharya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-219-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hugonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Shekhar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5075-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05451108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lambrecht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Mayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janali Rezaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Guo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-4555-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads D&#248;mgaard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Schomacker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Huiban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48886-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kjellerup Kjeldsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andresen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54045-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Kneib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Basset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan S Miles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-18-5965-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183927v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen King" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Planchot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3251-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984061v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Floriciou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S Gardner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Jakob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acaf8e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2841-2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Jouberton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Shaw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Miles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccarthy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fugger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109796119" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schytt Mannerfelt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3188922" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Compagno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Stewart Miles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mccarthy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Zekollari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-1697-2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859268v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Hodel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-3249-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105552" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945318v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23073-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie R Bisset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N Goldberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G Bingham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101563" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farinotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W Immerzeel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco J de Kok" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Quincey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0513-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex S. Gardner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Alexandrov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmichael" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.566802" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Deems" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Gutmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2925-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbindra Khadka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibas Shrestha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2020.88" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edu Taipe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0500-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gardner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goldberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0271-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro A Werder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Paul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2019.93" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.471" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chavaillaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vautard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-016-1659-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2016.2516278" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2581482" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Tedstone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Nienow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15722" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Benoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Thai Pham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2015AoG70A985" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcmillan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shepherd" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Leeson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062255" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R. Benson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dutton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Purcell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tregoning" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Kate Potter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mcclusky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048624" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lopez Uroz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rabatel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8339" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245753" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165891v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947366" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973393v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973404v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01239364v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAA027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>