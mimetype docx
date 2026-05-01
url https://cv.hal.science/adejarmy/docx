--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -426,178 +426,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emran Iqbal El-Badawi, Queens and Prophets. How Arabian Noblewomen and Holy Men Shaped Paganism, Christianity and Islam</w:t>
+                <w:t xml:space="preserve">Muḥammad Did Not Die! Messianic Hopes and Succession Issues in the First Century of the Hijra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orientalia Antiqua et Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145074v1</w:t>
+                <w:t xml:space="preserve">hal-05145191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muḥammad Did Not Die! Messianic Hopes and Succession Issues in the First Century of the Hijra</w:t>
+                <w:t xml:space="preserve">Emran Iqbal El-Badawi, Queens and Prophets. How Arabian Noblewomen and Holy Men Shaped Paganism, Christianity and Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientalia Antiqua et Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.5020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05145191v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the Sābiqūn? From the Companions of the Tree to the Muhājirūn: The Story of a Controversy and its Implications for the Umma (1st–2nd/7th–8th Century)</w:t>
               </w:r>
@@ -1454,234 +1454,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparative et méthode sérielle pour l’étude des maġāzī</w:t>
+                <w:t xml:space="preserve">Patronage and clients in the Sīra-maġāzī historiography (1st/7th to 4th/10th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe rencontres Dīwān, association des doctorants en histoire de l’Islam médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Dīwān, Jun 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">Patronage and clientelism in the Muslim world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maribel Fierro; Pascal Buresi, Mar 2019, Grenade, Universidad de Granada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145169v1</w:t>
+                <w:t xml:space="preserve">hal-05145170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patronage and clients in the Sīra-maġāzī historiography (1st/7th to 4th/10th century</w:t>
+                <w:t xml:space="preserve">Divergent narratives of early Islamic history: the case study of the Kutub al-maġāzī preserved in the Muṣannafāt of ʿAbd al-Razzāq b. Hammām al-Ṣanʿānī (d. 211/826-7) and Ibn Abī Šayba (d. 235/849) », colloque annuel “Arabic Pasts: Histories and Historiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patronage and clientelism in the Muslim world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maribel Fierro; Pascal Buresi, Mar 2019, Grenade, Universidad de Granada, France</w:t>
+              <w:t xml:space="preserve">Arabic Pasts: Histories and Historiographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Bowen-Savant, Oct 2019, Londres (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145170v1</w:t>
+                <w:t xml:space="preserve">hal-05145148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent narratives of early Islamic history: the case study of the Kutub al-maġāzī preserved in the Muṣannafāt of ʿAbd al-Razzāq b. Hammām al-Ṣanʿānī (d. 211/826-7) and Ibn Abī Šayba (d. 235/849) », colloque annuel “Arabic Pasts: Histories and Historiographies</w:t>
+                <w:t xml:space="preserve">Approche comparative et méthode sérielle pour l’étude des maġāzī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabic Pasts: Histories and Historiographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Bowen-Savant, Oct 2019, Londres (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIIe rencontres Dīwān, association des doctorants en histoire de l’Islam médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Dīwān, Jun 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145148v1</w:t>
+                <w:t xml:space="preserve">hal-05145169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractères hagiographiques de la figure du Prophète dans la Sīra d’Ibn Isḥāq : une biographie contextualisée au premier âge abbasside</w:t>
               </w:r>
@@ -2421,213 +2421,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image guerrière du Prophète dans sa biographie</w:t>
+                <w:t xml:space="preserve">L’image guerrière du Prophète Muhammad dans la tradition islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148651v1</w:t>
+                <w:t xml:space="preserve">hal-05145040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image guerrière du Prophète Muhammad dans la tradition islamique</w:t>
+                <w:t xml:space="preserve">L’image guerrière du Prophète Muḥammad dans sa biographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145040v1</w:t>
+                <w:t xml:space="preserve">hal-05145042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image guerrière du Prophète Muḥammad dans sa biographie</w:t>
+                <w:t xml:space="preserve">L'image guerrière du Prophète dans sa biographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145042v1</w:t>
+                <w:t xml:space="preserve">hal-05148651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3082,51 +3082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCE8A912"/>
+    <w:nsid w:val="9B5916D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3313,51 +3313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adejarmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4544-7912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Jarmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.5020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/islam-2025-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.e4d15h93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e4d15h93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466739_005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarck Junior Membourou Moimecheme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0yb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adejarmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4544-7912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Jarmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.5020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/islam-2025-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.e4d15h93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e4d15h93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466739_005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarck Junior Membourou Moimecheme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0yb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>