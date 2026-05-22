--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -426,178 +426,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muḥammad Did Not Die! Messianic Hopes and Succession Issues in the First Century of the Hijra</w:t>
+                <w:t xml:space="preserve">Emran Iqbal El-Badawi, Queens and Prophets. How Arabian Noblewomen and Holy Men Shaped Paganism, Christianity and Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orientalia Antiqua et Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bcai.5020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145191v1</w:t>
+                <w:t xml:space="preserve">hal-05145074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emran Iqbal El-Badawi, Queens and Prophets. How Arabian Noblewomen and Holy Men Shaped Paganism, Christianity and Islam</w:t>
+                <w:t xml:space="preserve">Muḥammad Did Not Die! Messianic Hopes and Succession Issues in the First Century of the Hijra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orientalia Antiqua et Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bcai.5020⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05145074v1</w:t>
+                <w:t xml:space="preserve">hal-05145191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the Sābiqūn? From the Companions of the Tree to the Muhājirūn: The Story of a Controversy and its Implications for the Umma (1st–2nd/7th–8th Century)</w:t>
               </w:r>
@@ -2421,213 +2421,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image guerrière du Prophète Muhammad dans la tradition islamique</w:t>
+                <w:t xml:space="preserve">L'image guerrière du Prophète dans sa biographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145040v1</w:t>
+                <w:t xml:space="preserve">hal-05148651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image guerrière du Prophète Muḥammad dans sa biographie</w:t>
+                <w:t xml:space="preserve">L’image guerrière du Prophète Muhammad dans la tradition islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145042v1</w:t>
+                <w:t xml:space="preserve">hal-05145040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image guerrière du Prophète dans sa biographie</w:t>
+                <w:t xml:space="preserve">L’image guerrière du Prophète Muḥammad dans sa biographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Jarmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148651v1</w:t>
+                <w:t xml:space="preserve">hal-05145042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3082,51 +3082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B5916D3"/>
+    <w:nsid w:val="83D82998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3313,51 +3313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adejarmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4544-7912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Jarmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145191v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.5020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/islam-2025-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.e4d15h93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e4d15h93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466739_005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarck Junior Membourou Moimecheme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0yb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adejarmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4544-7912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Jarmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bcai.5020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/islam-2025-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nakala.fr/10.34847/nkl.e4d15h93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.e4d15h93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004466739_005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarck Junior Membourou Moimecheme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0yb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>