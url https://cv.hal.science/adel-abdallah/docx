--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -153,1315 +153,1432 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Analysis of Shear Strength of Cemented Sand Exposed to Wetting and Drying Cycles</w:t>
+                <w:t xml:space="preserve">Genetic programming-based closed-form solutions for predicting the compressive strength of cement-treated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Wassermann</w:t>
+                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Akbar Javadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-21387⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59, pp.101949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2026.101949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378972v1</w:t>
+                <w:t xml:space="preserve">hal-05587012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial chaos kriging-assisted reliability-based design optimization for a deep mixing wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Analysis of Shear Strength of Cemented Sand Exposed to Wetting and Drying Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Zhang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cécile Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 179, pp.107044. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.107044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-21387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892210v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the strength development in cement-treated soils: An explainable AI-based approach for optimized mix design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 180, pp.107103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Unsaturated Hydraulic Parameters of Compacted Soil Under Varying Temperature Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial chaos kriging-assisted reliability-based design optimization for a deep mixing wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawan El Youssef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adel Abdallah</w:t>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geotechnics5020038⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 179, pp.107044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.107044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173560v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of salinization risks through modeling of water flow and solute transport in the vadose zone: a case study in the Cap Bon region (Tunisia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Unsaturated Hydraulic Parameters of Compacted Soil Under Varying Temperature Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawan El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Ammari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabri Kanzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Water Resources Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40899-025-01248-x⟩</w:t>
+              <w:t xml:space="preserve">Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geotechnics5020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117258v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and Predictive Analyses of the Strength Development of a Cement-Treated Clayey Soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of salinization risks through modeling of water flow and solute transport in the vadose zone: a case study in the Cap Bon region (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Russo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+                <w:t xml:space="preserve">Sabri Kanzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (2), pp.465-479. </w:t>
+              <w:t xml:space="preserve">Sustainable Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geotechnics3020026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40899-025-01248-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146459v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wetting and drying cycles on the mechanical behaviour of a cement-treated soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Statistical and Predictive Analyses of the Strength Development of a Cement-Treated Clayey Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100804⟩</w:t>
+              <w:t xml:space="preserve">Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.465-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geotechnics3020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727312v1</w:t>
+                <w:t xml:space="preserve">hal-04146459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paramètres pressiométriques d’un massif argileux non saturé soumis à des variations monotones et cycliques de la température</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of wetting and drying cycles on the mechanical behaviour of a cement-treated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 167, pp.4. </w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 36, pp.100804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2021016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512826v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressuremeter test parameters of a compacted illitic soil under thermal cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des paramètres pressiométriques d’un massif argileux non saturé soumis à des variations monotones et cycliques de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eslami</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hossein Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Masrouri</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0552-2⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2021016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717739v1</w:t>
+                <w:t xml:space="preserve">hal-03512826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high-pH fluid circulation on long term hydromechanical behaviour and microstructure of compacted clay from the laboratory of Meuse-Haute Marne (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+                <w:t xml:space="preserve">Pressuremeter test parameters of a compacted illitic soil under thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Conil</w:t>
+                <w:t xml:space="preserve">F. Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.12.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.1105-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0552-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00968531v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of high-pH fluid circulation on long term hydromechanical behaviour and microstructure of compacted clay from the laboratory of Meuse-Haute Marne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of Temperature Variation on Parameters of Pressuremeter Test of a Compacted Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b21938-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1471,1447 +1588,1447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the role of key thermo-hydro-mechanical parameters in artificial ground freezing of silty sand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PEGGHy - Platform for Experimental Geophysics, Geotechnics and Hydrogeology of the Graduate School of Geological Engineering, Nancy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Geotechnical Engineering Education 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TC306 - ISSMGE, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343959v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEGGHy - Platform for Experimental Geophysics, Geotechnics and Hydrogeology of the Graduate School of Geological Engineering, Nancy, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluating the role of key thermo-hydro-mechanical parameters in artificial ground freezing of silty sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geotechnical Engineering Education 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TC306 - ISSMGE, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215177v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble learning for predicting cement-stabilized soil strength by comparing bagging and boosting techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Geotechnical Safety and Risk (ISGSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian Geotechnical Institute, Aug 2025, Oslo (Norway), Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/GRF-25280825_isgsr-086-P108-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing geotechnical site investigation and project-based education through virtual reality: the GeoSim experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Geotechnical Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing water transfer in compacted soils in the context of energy storage, contribution of magnetic resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Energy Geotechnics Accelerating the energy transition - SEG2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59490/seg23.2023.560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Thermo-Hydraulic Modelling of Heat Storage in an Embankment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boukelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Energy Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59490/seg.2023.562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial neural network prediction of the water retention curve from physical soil parameters: comparing continuous and pointwise approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des sollicitations climatiques sur un sable traité au ciment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du traitement au ciment d'un sable sur les paramètres pressiométriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2021 : 39èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATING THE PREDICTION OF THE WATER RETENTION CURVE BY MACHINE LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées nationales de géotechnique et de géologie de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Temperature Variations on the Hydro-Mechanical Parameters of a Sensitive Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Chicago 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Chicago, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784480137.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on the mechanical parameters of a clayey compacted soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the unsaturated hydraulic conductivity of clayey samples using magnetic resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the hygrometry on the swelling soil cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Soil Mechanics and Geotechnical Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Society for Soil Mechanics and Geotechnical Engineering (CFMS), Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2921,107 +3038,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the Soil Water Retention Curve from Basic Geotechnical Parameters by Machine Learning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correia A., Tinoco J., Cortez P., Lamas L. (eds) Information Technology in Geo-Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-392, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-32029-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3031,114 +3148,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'infiltration dans les sols fins compactés : intégration des écoulements préférentiels dans les macropores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999INPL097N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3206,51 +3323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="512589B4"/>
+    <w:nsid w:val="75FA5662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3437,51 +3554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adel-abdallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9784-2818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175085757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wassermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-21387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.107044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hasnain Ayub Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5020038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ammari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Kanzari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40899-025-01248-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Russo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3020026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727312v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eslami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0552-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21938-110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Joudieh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/GRF-25280825_isgsr-086-P108-cd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cuisinier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Masrouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukelia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg.2023.562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480137.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auvray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32029-4_33" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL097N" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adel-abdallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9784-2818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175085757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hasnain Ayub Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Javadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2026.101949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wassermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-21387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.107044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5020038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ammari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Kanzari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40899-025-01248-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Russo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3020026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100804" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eslami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0552-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21938-110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Joudieh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/GRF-25280825_isgsr-086-P108-cd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cuisinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Masrouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukelia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg.2023.562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480137.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auvray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32029-4_33" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL097N" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>