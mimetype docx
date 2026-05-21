--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -434,248 +434,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the strength development in cement-treated soils: An explainable AI-based approach for optimized mix design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
+                <w:t xml:space="preserve">Polynomial chaos kriging-assisted reliability-based design optimization for a deep mixing wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 180, pp.107103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107103⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 179, pp.107044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.107044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913350v1</w:t>
+                <w:t xml:space="preserve">hal-04892210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial chaos kriging-assisted reliability-based design optimization for a deep mixing wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tingting Zhang</w:t>
+                <w:t xml:space="preserve">Insights into the strength development in cement-treated soils: An explainable AI-based approach for optimized mix design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hasnain Ayub Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 179, pp.107044. </w:t>
+              <w:t xml:space="preserve">, 2025, 180, pp.107103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.107044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892210v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Unsaturated Hydraulic Parameters of Compacted Soil Under Varying Temperature Conditions</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1337,51 +1337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1596,230 +1596,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEGGHy - Platform for Experimental Geophysics, Geotechnics and Hydrogeology of the Graduate School of Geological Engineering, Nancy, France</w:t>
+                <w:t xml:space="preserve">Evaluating the role of key thermo-hydro-mechanical parameters in artificial ground freezing of silty sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Sausse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">Zeina Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geotechnical Engineering Education 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TC306 - ISSMGE, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215177v1</w:t>
+                <w:t xml:space="preserve">hal-05343959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the role of key thermo-hydro-mechanical parameters in artificial ground freezing of silty sand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEGGHy - Platform for Experimental Geophysics, Geotechnics and Hydrogeology of the Graduate School of Geological Engineering, Nancy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Joudieh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Geotechnical Engineering Education 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TC306 - ISSMGE, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343959v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble learning for predicting cement-stabilized soil strength by comparing bagging and boosting techniques</w:t>
               </w:r>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Energy Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Chicago 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Chicago, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferences on Unsaturated Soils: Research and Applications (UNSAT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farimah Masrouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Soil Mechanics and Geotechnical Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Society for Soil Mechanics and Geotechnical Engineering (CFMS), Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3323,51 +3323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75FA5662"/>
+    <w:nsid w:val="D5326139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3554,51 +3554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adel-abdallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9784-2818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175085757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hasnain Ayub Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Javadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2026.101949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wassermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-21387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.107044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5020038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ammari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Kanzari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40899-025-01248-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Russo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3020026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100804" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eslami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0552-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21938-110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Joudieh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/GRF-25280825_isgsr-086-P108-cd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cuisinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Masrouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukelia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg.2023.562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480137.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auvray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32029-4_33" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL097N" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adel-abdallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9784-2818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175085757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hasnain Ayub Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Javadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2026.101949" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wassermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-21387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.107044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan El Youssef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics5020038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ammari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Kanzari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40899-025-01248-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Russo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics3020026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100804" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Eslami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eslami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0552-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21938-110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Joudieh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/GRF-25280825_isgsr-086-P108-cd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abdallah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cuisinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Masrouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04311361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg23.2023.560" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukelia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/seg.2023.562" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480137.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stemmelen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auvray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32029-4_33" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL097N" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>