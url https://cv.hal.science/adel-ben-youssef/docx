--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -498,542 +498,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03644294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and Long Run Effects of COVID-19 on the Hospitality Industry and the Potential Effects on Jet Fuel Markets</w:t>
+                <w:t xml:space="preserve">Digitalization of the economy and entrepreneurship intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelina Zeqiri</w:t>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">But Dedaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mjellma Carabregu-Vokshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEE Energy Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.120043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506860v1</w:t>
+                <w:t xml:space="preserve">hal-03052852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization of the economy and entrepreneurship intention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scrutinizing the Direct Rebound Effect for French Households using Quantile Regression and data from an Original Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mjellma Carabregu-Vokshi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120043⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.106755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052852v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrutinizing the Direct Rebound Effect for French Households using Quantile Regression and data from an Original Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financial development and macroeconomic sustainability: modeling based on a modified environmental Kuznets curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabri Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106755⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163 (2), pp.767-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-020-02914-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02934878v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial development and macroeconomic sustainability: modeling based on a modified environmental Kuznets curve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digitalization of the tourism industry: What are the impacts of the new wave of technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Zeqiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Balkan Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.63-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052901v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization of the tourism industry: What are the impacts of the new wave of technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Short and Long Run Effects of COVID-19 on the Hospitality Industry and the Potential Effects on Jet Fuel Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelina Zeqiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adel Ben Youssef</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">But Dedaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balkan Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.63-82</w:t>
+              <w:t xml:space="preserve">IAEE Energy Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Covid 19, pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523747v1</w:t>
+                <w:t xml:space="preserve">halshs-03506860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can Industry 4.0 Contribute to Combatting Climate Change?</w:t>
               </w:r>
@@ -1417,64 +1417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurship and Sustainability Goals: The Need for Innovative and Institutional Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabri Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Omri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129, pp.232 - 241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1990,416 +1990,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01302772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information and Communication Technologies: Their Use and Short and Long Run Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Disasters, Household Welfare, and Resilience: Evidence from Rural Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Arouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Nguyen-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Peltier-Ben Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.59 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2014.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01244302v1</w:t>
+                <w:t xml:space="preserve">halshs-01109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Disasters, Household Welfare, and Resilience: Evidence from Rural Vietnam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information and Communication Technologies: Their Use and Short and Long Run Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cuong Nguyen-Viet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Peltier-Ben Aoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.1550-1563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2014.12.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01109452v1</w:t>
+                <w:t xml:space="preserve">halshs-01244302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of Information and Communication Technologies and New Organizational Practices in the Tunisian Manufacturing Sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy use and Economic Growth in Africa: A Panel Granger-Causality Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hedi Arouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem M'Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vol 34 (4), pp.2237-2252</w:t>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.1247-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01079373v1</w:t>
+                <w:t xml:space="preserve">halshs-01068258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy use and Economic Growth in Africa: A Panel Granger-Causality Investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adoption of Information and Communication Technologies and New Organizational Practices in the Tunisian Manufacturing Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hadhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem M'Henni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (2), pp.1247-1258</w:t>
+              <w:t xml:space="preserve">, 2014, Vol 34 (4), pp.2237-2252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01068258v1</w:t>
+                <w:t xml:space="preserve">halshs-01079373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complementarities between Infomation and Communication Technologies Use, New Organizational Practices and Employee's Contextual Performance: Evidence from Europe in 2005 and 2010</w:t>
               </w:r>
@@ -2673,286 +2673,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00937145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Technoparks High Tech Fantasies? Lessons from the Tunisian Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy consumption, economic growth and CO2 emissions in Middle East and North African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hedi Arouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem M'Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ragni</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.342-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469582v1</w:t>
+                <w:t xml:space="preserve">halshs-01068261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption, economic growth and CO2 emissions in Middle East and North African countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Technoparks High Tech Fantasies? Lessons from the Tunisian Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawsheen Elaheebocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem M'Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rault</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ragni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.342-349</w:t>
+              <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01068261v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Technoparks High Tech Fantasies ? Lessons from the Tunisian Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawsheen Elaheebocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem M'Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,51 +3124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Technoparks High Tech Fantasies? Lessons from the Tunisian Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawsheen Elaheebocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem M'Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6475,51 +6475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228001v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouri Mohamed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dahmani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-022-09388-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ragni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Zeqiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=But Dedaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjellma Carabregu-Vokshi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106755" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Omri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02914-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8911" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamen Chiao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Omrani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Viet Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2019.03.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.11.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Soucat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen-Viet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Chaibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Peltier-Ben Aoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hadhri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;ja Meharzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2014.12.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem M'Henni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068258v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Ben Youssef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-013-9272-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawsheen Elaheebocus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Wei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ianakiev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937210v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chema Abderrazak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA9EBBD4B2B8B0025D9C77B01E30845272A850F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/rusc.v5i1.327" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Lahmandi-Ayed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9184-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bellon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.192.0919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.127.0181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1998.1700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507278v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greeneconomicsinstitute.org.uk/books/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castillo Merino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937177v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chiao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228001v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouri Mohamed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dahmani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10644-022-09388-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ragni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Boubaker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=But Dedaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjellma Carabregu-Vokshi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bela&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Omri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02914-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Zeqiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8911" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamen Chiao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Omrani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Viet Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.childyouth.2019.03.031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.11.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lannes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Soucat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen-Viet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Chaibi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Peltier-Ben Aoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hadhri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;ja Meharzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2014.12.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem M'Henni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Ben Youssef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-013-9272-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawsheen Elaheebocus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Wei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082243v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ianakiev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937210v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.155.0023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chema Abderrazak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA9EBBD4B2B8B0025D9C77B01E30845272A850F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7238/rusc.v5i1.327" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Lahmandi-Ayed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-007-9184-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bellon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.192.0919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.127.0181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1998.1700" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897086v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507278v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Borderon-Carrez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greeneconomicsinstitute.org.uk/books/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castillo Merino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937177v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chiao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068271v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>