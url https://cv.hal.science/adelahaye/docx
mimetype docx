--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -870,685 +870,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the wetting behavior of a superhydrophobic surface under controlled temperature and humidity</w:t>
+                <w:t xml:space="preserve">Investigation of ice detachment by a liquid jet on various submerged surfaces for the development of ice slurry generators without mechanical scraping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rioual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">François Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 656 (B), pp.130451. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.121463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986067v1</w:t>
+                <w:t xml:space="preserve">hal-04273785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on ice crystallization and adhesion to optimize ice slurry generators without moving components</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the wetting behavior of a superhydrophobic surface under controlled temperature and humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rioual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
+                <w:t xml:space="preserve">Francois Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 223, pp.119974. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 656 (B), pp.130451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.119974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003327v1</w:t>
+                <w:t xml:space="preserve">hal-03986067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ice detachment by a liquid jet on various submerged surfaces for the development of ice slurry generators without mechanical scraping</w:t>
+                <w:t xml:space="preserve">Review on ice crystallization and adhesion to optimize ice slurry generators without moving components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.121463. </w:t>
+              <w:t xml:space="preserve">, 2023, 223, pp.119974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.119974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273785v1</w:t>
+                <w:t xml:space="preserve">hal-04003327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach combining thermosiphon and phase change materials (PCM) for cold energy storage in cooling systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Hunlede</w:t>
+                <w:t xml:space="preserve">Choosing an optimized refrigeration system based on sustainability and operational scenarios applied to four supermarket architectures in three European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Hong Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 392, pp.136307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346393v1</w:t>
+                <w:t xml:space="preserve">hal-04041479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing an optimized refrigeration system based on sustainability and operational scenarios applied to four supermarket architectures in three European countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+                <w:t xml:space="preserve">A novel approach combining thermosiphon and phase change materials (PCM) for cold energy storage in cooling systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Hunlede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 392, pp.136307. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041479v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental monitoring of CO2 hydrate slurry crystallization by heat flux rate determination in a jacketed reactor</w:t>
               </w:r>
@@ -2213,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duret Steven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2444,429 +2444,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">Thermodynamic characterization of mixed gas hydrates in the presence of cyclopentane as guest molecule for an application in secondary refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
+                <w:t xml:space="preserve">Sabrina Bendjenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108076⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 244, pp.116790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2021.116790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190857v1</w:t>
+                <w:t xml:space="preserve">hal-03252054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of phase change material integration in retail display cabinets for energy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 187, pp.116459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic characterization of mixed gas hydrates in the presence of cyclopentane as guest molecule for an application in secondary refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Chami</w:t>
+                <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bendjenni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+                <w:t xml:space="preserve">Claire Dargaignaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 244, pp.116790. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.108076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2021.116790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2021.108076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252054v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of deep learning artificial neural networks models to predict temperature and power demand variation for demand response application in cold storage</w:t>
               </w:r>
@@ -3365,546 +3365,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD water spray model development and physical parameter study on the evaporative cooling</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Raoult</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+                <w:t xml:space="preserve">R Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Carissimo</w:t>
+                <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trinquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">O Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.960-974. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.111909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979555v1</w:t>
+                <w:t xml:space="preserve">hal-02979881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modal analysis of the size distribution for an hollow-cone spray in cross- flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ben-Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">F Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O Pateau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.111909⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979881v1</w:t>
+                <w:t xml:space="preserve">hal-02980327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal analysis of the size distribution for an hollow-cone spray in cross- flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+                <w:t xml:space="preserve">Management of vapor release in secondary refrigeration processes based on hydrates involving CO2 as guest molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Raoult</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.02.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.202-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980327v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of vapor release in secondary refrigeration processes based on hydrates involving CO2 as guest molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD water spray model development and physical parameter study on the evaporative cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Youssef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">Bertrand Carissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.202-210. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.960-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958823v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Air Energy Storage (LAES) as a large-scale storage technology for renewable energy integration – A review of investigation studies and near perspectives of LAES</w:t>
               </w:r>
@@ -4046,77 +4046,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P E Vende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.519 - 529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4144,593 +4144,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of energy efficiency of CO 2 hydrate slurry in a coil heat exchanger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dufour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.009⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973760v1</w:t>
+                <w:t xml:space="preserve">hal-02156194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Experimental and modelling study of energy efficiency of CO 2 hydrate slurry in a coil heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.492-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156194v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the wet area of a heat exchanger exposed to a water spray</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Trinquet</w:t>
+                <w:t xml:space="preserve">Modeling and experimental investigation for load temperature prediction at transient conditions of open refrigerated display cabinet using Modelica environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Vendee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">B. Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.09.030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.102-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279649v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation for load temperature prediction at transient conditions of open refrigerated display cabinet using Modelica environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Pateau</w:t>
+                <w:t xml:space="preserve">Assessment of the wet area of a heat exchanger exposed to a water spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ballot-Miguet</w:t>
+                <w:t xml:space="preserve">P.E. Vendee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128, pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279131v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,87 +4787,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4900,100 +4912,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1172, pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of CO 2 hydrates crystallization: Characterization using FTIR/ATR spectroscopy and contribution modeling of equilibrium/non-equilibrium phase-behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,236 +5027,236 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 192, pp.371 - 379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2018.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of water spraying on a heat exchanger: Local characterization with the impacted surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Vende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128, pp.684-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, part 2: Exergy analysis and effects of phase change kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,1208 +5274,1220 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 161, pp.1291-1299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.07.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, Part 1: global optimization and leading parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 161, pp.1282-1290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.07.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological study on CO2 hydrate slurries for secondary refrigeration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amokrane Boufares</w:t>
+                <w:t xml:space="preserve">Experimental study of convective heat transfer coefficients of CO2 hydrate slurries in a secondary refrigeration loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energetika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6001/energetika.v63i3.3561⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.630-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.02.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217969v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convective heat transfer coefficients of CO2 hydrate slurries in a secondary refrigeration loop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry in a stirred tank reactor applied to cold thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.630-637. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.641-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.02.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606191v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry in a stirred tank reactor applied to cold thermal energy storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+                <w:t xml:space="preserve">Rheological study on CO2 hydrate slurries for secondary refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Clain</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energetika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6001/energetika.v63i3.3561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03279425v1</w:t>
+                <w:t xml:space="preserve">hal-03217969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of CO 2 hydrate slurry in the presence of Sodium Dodecyl Sulfate in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158 (février), pp.294-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of solid content and distinction between type A and B crystals of TBAB hydrates by time domain NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.144-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2015.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on the coupling of cooling, desalination and solar photovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Aït Ouméziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (juillet), pp.703-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2015.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size distribution of TBPB hydrates by focused beam reflectance measurement (FBRM) for secondary refrigeration application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.19-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic properties of semiclathrate hydrates formed from the TBAB+TBPB+water and CO2+TBAB+TBPB+water systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,265 +6496,265 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372, pp.63-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2014.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1144, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of single CO2 and mixed CO2 + TBAB hydrate formation and dissociation in oil-in-water emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kappels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6739,662 +6763,662 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.207-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of CO2 hydrate slurry produced in a stirred tank reactor and a secondary refrigeration loop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Etude des transferts thermiques d'un coulis d'hydrate de CO2 dans une boucle pilote de réfrigération secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1132, pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.12.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02598667v1</w:t>
+                <w:t xml:space="preserve">hal-02606208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transferts thermiques d'un coulis d'hydrate de CO2 dans une boucle pilote de réfrigération secondaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jerbi</w:t>
+                <w:t xml:space="preserve">State of the art on phase change material slurries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606208v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art on phase change material slurries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Youssef</w:t>
+                <w:t xml:space="preserve">Accurate DSC measurement of the phase transition temperature in the TBPB–water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.132-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2013.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597981v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate DSC measurement of the phase transition temperature in the TBPB–water system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Fürst</w:t>
+                <w:t xml:space="preserve">Rheological properties of CO2 hydrate slurry produced in a stirred tank reactor and a secondary refrigeration loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2013.02.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (4), pp.1294-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179632v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic studies of CO2 + TBAB + water system: experimental measurements and correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7403,346 +7427,346 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (8), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je400272k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase behaviour of tri-n-butylmethylammonium chloride hydrates in the presence of carbon dioxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cinétique de formation d’un coulis d’hydrates de CO2 dans un réacteur agité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1123, pp.63-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179638v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de formation d’un coulis d’hydrates de CO2 dans un réacteur agité</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase behaviour of tri-n-butylmethylammonium chloride hydrates in the presence of carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Elghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Seguatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (1), pp.481-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-011-1301-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606221v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of tetra-n-butylphosphonium bromide hydrate slurry flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7751,421 +7775,421 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 193-194, pp.112-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2012.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of CO2 hydrate slurry flow in the presence of additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (13), pp.8344-8353. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie200185q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic determination of the particle concentration in model suspensions and ice slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (8), pp.1972-1979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental data on phase behavior of simple tetrabutylphosphonium bromide (TBPB) and mixed CO2+ TBPB semiclathrate hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8200,810 +8224,810 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (6), pp.2987-2993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je2003918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinación de la concentración de partículas en un sistema con emulsión mediante técnica de ultrasonidos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Jia</w:t>
+                <w:t xml:space="preserve">Influence de composés tensio-actifs sur la dissolution du CO2 dans l'eau et la formation de coulis d'hydrate de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Gautherin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.C. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faucompré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revista Frío-calor y aire acondicionado</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 423, pp.60-64</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1102, pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593250v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de composés tensio-actifs sur la dissolution du CO2 dans l'eau et la formation de coulis d'hydrate de CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Determinación de la concentración de partículas en un sistema con emulsión mediante técnica de ultrasonidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1102, pp.55-62</w:t>
+              <w:t xml:space="preserve">revista Frío-calor y aire acondicionado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 423, pp.60-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593247v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CO2 hydrate formation and dissociation kinetics in a flow loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (8), pp.1625-1631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 enclathration in hydrates of peralkyl-(Ammonium/Phosphonium) salts: Stability conditions and dissociation enthalpies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (3), pp.1271-1275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/je9006212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of ice and THF hydrate slurry crystal size distribution by microscopic observation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (8), pp.1639-1647. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2010.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulis d'hydrates de gaz pour la climatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1092, pp.65-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium and dissociation enthalpy for semi-clathrate hydrate of CO2+TBAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,358 +9042,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 264 (1-2), p. 220 - p. 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic properties of THF + CO2 hydrates in relation with refrigeration applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological study of CO2 hydrate slurry in a dynamic loop applied to secondary refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marinhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (13), pp.3551-3559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.11455⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00848775v1</w:t>
+                <w:t xml:space="preserve">hal-02590861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological study of CO2 hydrate slurry in a dynamic loop applied to secondary refrigeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic properties of THF + CO2 hydrates in relation with refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (4), pp.1088-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.11455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2008.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02590861v1</w:t>
+                <w:t xml:space="preserve">hal-00848775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid fraction modelling for CO2 and CO2-THF hydrate slurries used as secondary refrigerants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9384,814 +9408,814 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (5), pp.758-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydrates de gaz : nouveaux fluides frigoporteurs diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre Techniques de l'Ingénieur. Risques Industriels et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the performance of different ice slurry types depending on the application temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Stamatiou</w:t>
+                <w:t xml:space="preserve">Modelling of the available latent heat of a CO2 hydrate slurry in an experimental loop applied to secondary refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (3), pp.184-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2005.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2005.11.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02587915v1</w:t>
+                <w:t xml:space="preserve">hal-01179681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of THF on Equilibrium Pressure and Dissociation Enthalpy of CO2 Hydrates Applied to Secondary Refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45 (1), pp.391-397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie050356p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the available latent heat of a CO2 hydrate slurry in an experimental loop applied to secondary refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marinhas</w:t>
+                <w:t xml:space="preserve">Comparison of the performance of different ice slurry types depending on the application temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stamatiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.781-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2005.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2005.08.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01179681v1</w:t>
+                <w:t xml:space="preserve">hal-02587915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and drawbacks of clathrate hydrates: a review of their areas of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (9-10), pp.1333-1343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2004.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrates in refrigeration processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des hydrates pour le refroidissement secondaire et la climatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Petitet</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 43 (20), pp.6521-6526</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1046, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583333v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des systèmes à coulis de glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10206,357 +10230,357 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1049, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des hydrates pour le refroidissement secondaire et la climatisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 hydrates in refrigeration processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Marinhas</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1046, pp.26-30</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (20), pp.6521-6526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583073v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrogène et les piles à combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 1035, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of hydrogen storage by adsorption using 2-D modeling of heat effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pentchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48 (9), pp.2061-2073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.690480919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10566,176 +10590,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thomy</w:t>
+                <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of impeller type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimétisme, Bio-inspiration et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR BIOMIM - 2088, Oct 2024, Saint- Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">ECGH 2024 European Conference on Gas Hydrate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894886v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of stirring rate and impeller type.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10767,253 +10787,257 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of impeller type</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+                <w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECGH 2024 European Conference on Gas Hydrate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Biomimétisme, Bio-inspiration et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR BIOMIM - 2088, Oct 2024, Saint- Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041740v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11032,73 +11056,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge model for designing sustainable refrigeration systems: Application to European supermarkets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11157,1277 +11181,1277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering,Technology, and Innovation (ICE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Funchal (Madeira Island), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+                <w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFF, Aug 2023, PARIS, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04224119v1</w:t>
+                <w:t xml:space="preserve">hal-04190623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the icephobic surfaces properties for optimization of ice slurry production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+                <w:t xml:space="preserve">A novel approach to integrate cold energy storage in a vapour compression cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hunlede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès International du Froid (International Congress of Refrigeration 2023 "ICR 2023")</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0211⟩</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193075v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and thermal study of mixed cyclopentane + CO2 Hydrate slurries for refrigeration applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0427⟩</w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223361v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer measurement and modeling in a jacketed batch stirred reactor applied to CO2 hydrate formation kinetic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the icephobic surfaces properties for optimization of ice slurry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seydina Ndoye</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0278⟩</w:t>
+              <w:t xml:space="preserve">26e Congrès International du Froid (International Congress of Refrigeration 2023 "ICR 2023")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF), Aug 2023, Paris France, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222146v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of porous media on carbon dioxide hydrate formation and dissociation processes by calorimetry for secondary refrigeration applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological and thermal study of mixed cyclopentane + CO2 Hydrate slurries for refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0263⟩</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211908v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer measurement and modeling in a jacketed batch stirred reactor applied to CO2 hydrate formation kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04190623v1</w:t>
+                <w:t xml:space="preserve">hal-04222146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to integrate cold energy storage in a vapour compression cycle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Influence of porous media on carbon dioxide hydrate formation and dissociation processes by calorimetry for secondary refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Doria Benmesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0467⟩</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224110v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-performance assessment of hydrate slurries for secondary refrigeration in a modelled industrial case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Clain</w:t>
+                <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hunlede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0492⟩</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193337v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Greenhouse Gas emissions from the food supply chains in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosr Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and environmental assessment of strawberry cold chain - comparison of the use of different materials for packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Merouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12449,463 +12473,463 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi cinétique de la cristallisation des hydrates de CO2 par mesure thermique – Effet de l’agitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+                <w:t xml:space="preserve">Characterization of mixed CP + CO2 hydrates for refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 10 - Cristallisation et précipitation industrielles</w:t>
+              <w:t xml:space="preserve">European Conference on Gas Hydrate (ECGH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222131v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mixed CP + CO2 hydrates for refrigeration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Clain</w:t>
+                <w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Gas Hydrate (ECGH 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223372v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">Suivi cinétique de la cristallisation des hydrates de CO2 par mesure thermique – Effet de l’agitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t>
+              <w:t xml:space="preserve">CRISTAL 10 - Cristallisation et précipitation industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227526v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement de mouillage d’une goutte d’eau sur une surface superhydrophobe en fonction de la température et de l’humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12914,253 +12938,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique (SFT), May 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2022, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of CO2 hydrate formation based on heat transfer measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13205,92 +13229,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIR, Sep 2021, Venise (Virtual conference), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mixed Cp + CO2 hydrates for refrigeration applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13339,119 +13363,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Food Transportation and Storage in an Insulated Box: Effect of Phase Change Material Position and Spacing Underneath the Load Tanathep Leungtongkum* (a, b) , Denis Flick (b) , Hong Minh Hoang (a) , Duret Steven (a) , Anthony Delahaye (a) and Onrawee Laguerre (a)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13473,92 +13497,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc2022.1117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Development Opportunities for Refrigeration Socio-Technical System Using the Radical Innovation Design Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13607,92 +13631,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1263-1272, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2021.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of droplet size and hexadecane volume fraction on the rheological behavior of hexadecane-in-water emulsion stabilized by cellulose nanocrystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Haouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13737,92 +13761,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performances assessment for sustainable design recommendations: Case study of a supermarket's refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13871,696 +13895,696 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.328-333, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932992v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des transferts de chaleur vers un coulis d’hydrate de gaz en écoulement tri-phasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bailleul, J.L., Jun 2019, Nantes, France. pp.511-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609400v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts de chaleur vers un coulis d’hydrate de gaz en écoulement tri-phasique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bailleul, J.L., Jun 2019, Nantes, France. pp.511-518</w:t>
+              <w:t xml:space="preserve">avniR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173264v1</w:t>
+                <w:t xml:space="preserve">hal-02404067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of hypermarket refrigeration system: effects of location and choice of architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Cluzel</w:t>
+                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">avniR Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404067v1</w:t>
+                <w:t xml:space="preserve">hal-03261530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwann Hamon</w:t>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zennoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03261530v1</w:t>
+                <w:t xml:space="preserve">hal-02932992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of charge/discharge scenarios and economic analysis of a liquid air energy storage system used in combination with a photovoltaic power source and a cold storage warehouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14569,128 +14593,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hamzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of demand response in cold room: evaluation of energy performance using different modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14749,212 +14773,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montreal, Canada. pp.1451-1458/1188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Time Series Forecasting with Deep Learning Proceedings in Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14985,244 +15009,244 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Knowledge Discovery and Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, France. pp.384-391, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008168203840391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load peak shifting using phase change materials in retail display cabinets : an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronia Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15244,106 +15268,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phase change kinetics on energy efficiency of secondary refrigeration with hydrate slurries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15361,92 +15385,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orford, Quebec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.pcm.2018.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand response in refrigerated warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15455,271 +15479,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Smart Cities Conference (ISC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kansas City, United States. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISC2.2018.8656808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of additives on the kinetic study of CO2 hydrates during crystallization for secondary refrigeration applications using FTIR/ATR spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+                <w:t xml:space="preserve">REVIEW OF THERMAL ENERGY STORAGE TECHNOLOGIES INTEGRATION IN SMART GRID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H M Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Gas Hydrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colorado School of Mines, Jun 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">CYSENI17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553080v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la cinétique des hydrates sur les performances de la réfrigération secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15760,238 +15784,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Le Niliot, Jan 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVIEW OF THERMAL ENERGY STORAGE TECHNOLOGIES INTEGRATION IN SMART GRID</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T Dufour</w:t>
+                <w:t xml:space="preserve">Effect of additives on the kinetic study of CO2 hydrates during crystallization for secondary refrigeration applications using FTIR/ATR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CYSENI17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Kaunas, Lithuania</w:t>
+              <w:t xml:space="preserve">9th International Conference on Gas Hydrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colorado School of Mines, Jun 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781525v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle eulérien et impact de paramètres physiques sur le refroidissement évaporatif d'un spray de gouttelettes d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16006,342 +16030,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque inter-universitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effects of slurry rheology, heat transfers, and thermodynamics on performance of secondary refrigeration loops in steady-state operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with co2 hydrate slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836570v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with co2 hydrate slurry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Coupled effects of slurry rheology, heat transfers, and thermodynamics on performance of secondary refrigeration loops in steady-state operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605786v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of secondary refrigeration loop with CO2 hydrate slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16363,132 +16387,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of position and orientation of water spraying on the efficiency of a heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Vende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16503,87 +16527,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Contemporary Problems of Thermal Engineering (CPOTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Katowice, Poland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16628,100 +16652,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pressure on the dynamic behavior co2 hydrate slurry during storage process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16753,100 +16777,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany. pp.189-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry during storage process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16868,106 +16892,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Int. Institute of Refrigeration, Paris, France, May 2016, Karlsruhe, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.pcm.2016.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage entre rhéologie, transferts thermiques et thermodynamique dans les performances d'une boucle de réfrigération secondaire en stationnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16995,212 +17019,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT-Paris France, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermodynamique d'une boucle de réfrigération secondaire : effets de la nature du coulis et du taux de cristallisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">A new formation kinetic study method of TBPB and CO2 hydrates based on DTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Salagnac et Didier Saury, Jan 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836579v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy study of CO2 hydrate slurries formation in a tank reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17245,194 +17265,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès International du Froid de l'IIF (ICR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formation kinetic study method of TBPB and CO2 hydrates based on DTA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Spiga</w:t>
+                <w:t xml:space="preserve">Simulation thermodynamique d'une boucle de réfrigération secondaire : effets de la nature du coulis et du taux de cristallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Salagnac et Didier Saury, Jan 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606205v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17441,137 +17465,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Romémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis of secondary refrigeration loops: effects of slurry type and flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17599,73 +17623,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.-P. Bédécarrats, Jun 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of formation/dissociation cycles of two-phase slurries in secondary refrigeration system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17674,767 +17698,767 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Du Pont de Romemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, pp.14</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606206v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606207v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological and thermal study of a secondary refrigeration loop by hydrate slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006251v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and thermal study of a secondary refrigeration loop by hydrate slurry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.9</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600672v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Gas Hydrates (ICGH8-2014), Beijing, China, 28 July - 1 August, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18442,133 +18466,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation thermodynamique d'un procédé de stockage de froid par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18583,113 +18607,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e édition du congrès de la Société française du génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude rhéologique et thermique d'une boucle de réfrigération secondaire par coulis d'hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18708,100 +18732,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés (SFGP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts thermiques d'un coulis d'hydrate de CO2 dans une boucle pilote de réfrigération secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18829,100 +18853,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gerardmer, France. pp.133-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow behavior and phase equilibrium of TBPB hydrate slurry in porous media for refrigeration application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. T. Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18937,87 +18961,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IIR International Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kobe, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of the heat density of paraffin and gas hydrate slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19032,329 +19056,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IIR International Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kobe, Japan. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic studies of CO2 - TBAB - water system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Fürst</w:t>
+                <w:t xml:space="preserve">CO2 hydrate formation kinetics and modelling of the available enthalpy of CO2 hydrate slurry in tank reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.6</w:t>
+              <w:t xml:space="preserve">International Congres od refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pap. ID: 526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179902v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrate formation kinetics and modelling of the available enthalpy of CO2 hydrate slurry in tank reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jerbi</w:t>
+                <w:t xml:space="preserve">Thermodynamic studies of CO2 - TBAB - water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International-Institute-of-Refrigeration (IIR) International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.2191-2198</w:t>
+              <w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600849v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 hydrate formation kinetics and modelling of the available enthalpy of CO2 hydrate slurry in tank reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19362,106 +19386,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres od refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pap. ID: 526</w:t>
+              <w:t xml:space="preserve">23rd International-Institute-of-Refrigeration (IIR) International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.2191-2198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995964v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mixed CO2 + TBPB hydrates for refrigeration applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19470,1765 +19494,1765 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Gas Hydrates ICGH 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CO2 clathrate hydrate slurries for secondary refrigeration applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Mayoufi</w:t>
+                <w:t xml:space="preserve">Caractérisation par analyse calorimétrique sous atmosphère contrôlée d'hydrates de CO2 en présence d'additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Phase-Change Paterials and Slurries for Refrigeration and Air Conditionning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Refrigeration, Sep 2010, Sofia, Bulgaria. pp.8</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Calorimétrie et d'Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tozeur, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218058v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par analyse calorimétrique sous atmosphère contrôlée d’hydrates de CO2 en présence d'additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Fürst</w:t>
+                <w:t xml:space="preserve">Characterisation of CO2 clathrate hydrate slurries for secondary refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fürst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Calorimétrie et d’Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Calorimétrie et d'Analyse Thermique, Jun 2010, Tozeur, Tunisie</w:t>
+              <w:t xml:space="preserve">9th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219896v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par analyse calorimétrique sous atmosphère contrôlée d'hydrates de CO2 en présence d'additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Fürst</w:t>
+                <w:t xml:space="preserve">Caractérisation par analyse calorimétrique sous atmosphère contrôlée d’hydrates de CO2 en présence d'additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Calorimétrie et d'Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tozeur, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Calorimétrie et d’Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Calorimétrie et d'Analyse Thermique, Jun 2010, Tozeur, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593764v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of CO2 clathrate hydrate slurries for secondary refrigeration applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mayoufi</w:t>
+                <w:t xml:space="preserve">Characterization of CO2 clathrate hydrate slurries for secondary refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Fürst</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.57-65</w:t>
+              <w:t xml:space="preserve">9th International Conference on Phase-Change Paterials and Slurries for Refrigeration and Air Conditionning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Refrigeration, Sep 2010, Sofia, Bulgaria. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593761v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new circulation loop based on CO2 hydrate kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIR 2nd Workshop on Refrigerant Charge Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new circulation loop and heat transfer of CO2 hydrate slurry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CO2 hydrate formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration des performances énergétiques des systèmes frigorifiques : réfrigérateurs domestiques à MCP et brumisation des condenseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.10</w:t>
+              <w:t xml:space="preserve">Workshop Réseau Froid et Climatisation Durables, Cetim – Cetiat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Villeurbanne, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593796v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluide frigoporteurs à haute densité énergétique : coulis de glace et coulis d’hydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d’hydrates de CO2 en présence d’additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Réseau Froid et Climatisation Durables, Cetim – Cetiat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Villeurbanne, France. pp.10</w:t>
+              <w:t xml:space="preserve">XII Congrès de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596657v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes frigorifiques à charge réduite : intérêt des échangeurs à minicanaux et de la ligne liquide intégrée</w:t>
+                <w:t xml:space="preserve">Fluide frigoporteurs à haute densité énergétique : coulis de glace et coulis d’hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Réseau Froid et climatisation durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">Workshop Réseau Froid et Climatisation Durables, Cetim – Cetiat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Villeurbanne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596655v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of particle concentration in a slurry system by an ultrasonic technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes frigorifiques à charge réduite : intérêt des échangeurs à minicanaux et de la ligne liquide intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.127-132</w:t>
+              <w:t xml:space="preserve">Workshop du Réseau Froid et climatisation durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593795v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'hydrates de CO2 en présence d'additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Determination of particle concentration in a slurry system by an ultrasonic technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés (SFGP2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1088-1095</w:t>
+              <w:t xml:space="preserve">8th Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593788v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de formation et de décomposition de l'hydrate de CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jerbi</w:t>
+                <w:t xml:space="preserve">Caractérisation d'hydrates de CO2 en présence d'additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés (SFGP2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.6</w:t>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1088-1095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593792v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances énergétiques des systèmes frigorifiques : réfrigérateurs domestiques à MCP et brumisation des condenseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinétique de formation et de décomposition de l'hydrate de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Réseau Froid et Climatisation Durables, Cetim – Cetiat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Villeurbanne, France. pp.13</w:t>
+              <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés (SFGP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596656v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’hydrates de CO2 en présence d’additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Fürst</w:t>
+                <w:t xml:space="preserve">Characterization of CO2 hydrate formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Congrès de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th IIR Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220543v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de frigoporteurs diphasiques par une méthode ultrasonore : application au coulis de glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and modelling of the change in heat capacity during the melting of THF - CO2 hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21269,208 +21293,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcon (Calorimetry Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Santa Fe, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la sédimentation du coulis de glace en stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahartian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de surfactants dispersifs sur les coulis d'hydrates de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21485,303 +21509,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vannes, France. p. 44 - p. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de coulis d'hydrate de CO2 en présence d'additifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of surfactants on CO2 hydrate slurry formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faucompré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.6</w:t>
+              <w:t xml:space="preserve">8th IIR Gustav Lorentzen Conference on Natural Working Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590873v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surfactants on CO2 hydrate slurry formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de coulis d'hydrate de CO2 en présence d'additifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faucompré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IIR Gustav Lorentzen Conference on Natural Working Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. pp.6</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590872v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterisation of CO2-containing hydrate slurries for refrigeration applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Carmen Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21789,120 +21813,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Gas Hydrates (ICGH 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vancouver, Canada. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterisation of CO2-containing hydrate slurries for refrigeration applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21943,195 +21967,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Gas Hydrates (ICGH 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vancouver, Canada. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of CO2 hydrates in the presence of TBAB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Lin</w:t>
+                <w:t xml:space="preserve">Ice mass fraction measurement in an ice slurry based on a densimetric method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hunlede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Martinez</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration, Beijing, CHN, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pékin, France. pp.9</w:t>
+              <w:t xml:space="preserve">International congress of Refrigeration, Beijing, CHN, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pékin, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589390v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic properties of hydrates formed from CO2-TBAB mixtures applied to secondary refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22172,221 +22196,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2007, Rueil-Malmaison, 26-28 September 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rueil-Malmaison, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice mass fraction measurement in an ice slurry based on a densimetric method.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal properties of CO2 hydrates in the presence of TBAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Guilpart</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Refrigeration, Beijing, CHN, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pékin, France. pp.7</w:t>
+              <w:t xml:space="preserve">International congress of refrigeration, Beijing, CHN, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pékin, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589389v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the thermodynamic properties of THF - CO2 hydrates in relation with their use in refrigeration application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Carmen Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22401,87 +22425,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the thermodynamics properties of THF+CO2 hydrates in relation with their use in refrigeration application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22522,208 +22546,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Génie des Procédés SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, St-Etienne, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CO2-containing hydrate slurries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Refrigeration 2007, Beijing, CHN, 21-26 august 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Pékin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of THF on CO2 hydrates applied to refrigeration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Carmen Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22755,208 +22779,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Phase-Change Materials and Slurries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Dinan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un coulis d'hydrate formé par injection calibrée de CO2 dans un liquide pré-refroidi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique-SFT 2006, Île de Ré, 16-19 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Île de Ré, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THF - CO2 hydrates applied to refrigeration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22988,87 +23012,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on phase change materials and slurries for refrigeration and air conditioning, Dinan, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dinan, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC approach and estimation of the solid fraction of a CO2-hydrate slurry in flow in an experimental loop applied to secondary refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23076,245 +23100,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Gas Hydrates (ICGH 5), Trondheim, NOR, 13-16 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Trondheim, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulis d'hydrates: Valorisation des hydrates de gaz pour la réalisation de nouveaux fluides frigoporteurs diphasiques - Année 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme Energie CNRS, Grenoble, 2-4 nov. 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dynamique d'un coulis d'hydrate de gaz appliquée à la réfrigération secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23359,182 +23383,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique,SFT 2005, Reims, 30 mai - 2 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Reims, France. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the energy of gas hydrates in refrigeration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth workshop on ice slurries of the International Institute of Refrigeration in Yverdon-les-Bains, CHE, 15-17 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Yverdon-les-Bains, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSC approach and estimation of the solid fraction of a CO2 hydrate slurry in flow in an experimental loop applied to secondary refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23542,662 +23566,662 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Gas Hydrates (ICGH 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Trondheim, Norway. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation énergétique des hydrates de gaz appliquée à la réfrigération et la climatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congès français de thermique SFT 2004, Giens, 25-28 mai 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Giens, France. pp.915-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulis d'hydrates : Valorisation des hydrates de gaz pour la réalisation de nouveaux fluides frigoporteurs diphasiques - Année 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme Energie CNRS, La Hague, 22-25 nov. 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, La Hague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulis d'hydrates: Valorisation des hydrates de gaz pour la réalisation de nouveaux fluides frigoporteurs diphasiques - Année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme Energie CNRS, Poitiers, 24-26 novembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prédictive des performances massiques d'un réservoir de stockage d'hydrogène par adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pentchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de la Société Française de Génie des Procédés, Saint Nazaire, 9-11 septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Saint Nazaire, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast experimental device for the determination of hydrate phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilpart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International congress of refrigeration, Washington, USA, 18-22 août 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Washington, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24207,51 +24231,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental heat transfer measurement applied to CO2 hydrate formation kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24306,198 +24330,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECGH2022 European Conference on Gas Hydrate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'écoulement des coulis d'hydrates de CO 2 dans les circuits de réfrigération secondaire : Effets d'additif antiagglomérant sur les propriétés rhéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Benmesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTA characterization of TBPB and TBPB-CO 2 hydrates in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24526,176 +24550,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing of cooling steps before packaging: example of home-based intravenous chemotherapy logistics process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24705,51 +24729,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne du froid ? : 60 clés pour comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24771,85 +24795,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 2017, Les clés pour comprendre, 978-2-7592-2588-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24859,65 +24883,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Models for Time Series Forecasting of Indoor Temperature and Energy Consumption in a Cold Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nédra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24948,92 +24972,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Collective Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-144, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28374-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydrates for cold storage and distribution in refrigeration and air-conditionning applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25066,100 +25090,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Livio Ruffine; Daniel Broseta; Arnaud Desmedt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Hydrates 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.315, 2018, Energy Series, 978-1-78630-221-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric Characterization of Clathrate and Semiclathrate Hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Paulo Sales Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25178,51 +25202,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Broseta, Livio Ruffine, and Arnaud Desmedt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Hydrates 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.302, 2017, Energy Series, 978-1-84821-969-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25232,279 +25256,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé de calorimétrie à détermination multiple de flux de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gahartian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR1758959. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'identification et de quantification des proportions relatives des différentes fractions cristallisées présentes dans un coulis d'hydrate et son utilisation pour les fluides frigoporteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3033645 - WO2016142620. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau de stockage d’énergie par hydrate mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25526,191 +25550,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 3 008 709. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau de stockage d'énergie frigorifique sous forme de chaleur latente de fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2891839. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25720,179 +25744,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de calorimétrie pour la mesure de flux de chaleur dégagés au cours de l’entreposage de fromages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gahartian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the thermodynamics properties of THF+CO2 hydrates in relation with their use in refrigeration application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25920,51 +25944,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents progrès en génie des procédés, n°96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25974,261 +25998,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des hydrates de gaz pour la réalisation de nouveaux fluides frigoporteurs diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de coulis de glace par mise en ½uvre de l'effet antisolvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Petitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26238,105 +26262,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation énergétique des hydrates : Application à la réfrigération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie (Paris 6), Sorbonne Universités, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03286925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId508"/>
+      <w:footerReference w:type="default" r:id="rId510"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26483,51 +26507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Samah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rioual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130451" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.119974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118108" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret Steven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110874" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.063" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raoult" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.02.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958823v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009325v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Vende" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vendee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.030" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01843965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.044" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601731v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKM6G9G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.03.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M257LW0C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600792v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kappels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.04.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598667v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerbi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.12.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.07.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLQCNJB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.02.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56DH2VHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179630v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400272k" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Elghoul" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Seguatni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-011-1301-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54A076CFC490773CA9951500287EA1A252AA61C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4724WD6V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayoufi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200185q" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848770v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2003918" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Martinez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucompr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2010.09.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND7L2BKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848774v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9006212" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2010.05.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585326v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848775v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11455" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZBDKZL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinhas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.04.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBHJ5JNC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589266v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589424v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587915v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stamatiou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2005.11.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGVDH0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marinhas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chatti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petitet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050356p" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GFV46V39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179681v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.08.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMP42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583839v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chatti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Petitet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2004.06.032" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1VMZ2MC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583333v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581592v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026759v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aoufi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pentchev" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480919" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB5899D8CCB1DA32683A7384053206FAFEF2220/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894886v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Florian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193075v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0211" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0427" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traor&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Allouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0525" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223372v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747947v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173264v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836500v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2018.0028" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01553080v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781525v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Hoang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469450v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006251v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804431v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Youssef" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606209v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511170v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509778v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598991v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Ndoye" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598992v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179902v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600849v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995964v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651442v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218058v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219896v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593764v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmazzone" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F&#252;rst" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593761v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593762v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593796v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596657v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596655v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593788v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593792v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596656v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01220543v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593787v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593791v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzouz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583777v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590873v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590872v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179921v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Carmen Martinez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590900v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589390v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589536v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589389v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01220547v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593249v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589387v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219234v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588250v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588852v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586775v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589271v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586383v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587381v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179948v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582815v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589270v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589269v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581638v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581637v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chourot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781506v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596250v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benizri" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cappa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02934708v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01552769v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342003v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouquin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gahartian" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608932v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179819v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608890v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273727v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589535v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589268v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589267v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03286925v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Samah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.119974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118108" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret Steven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110874" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raoult" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tinet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.02.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958823v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009325v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Vende" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vendee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01843965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKM6G9G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.03.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M257LW0C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kappels" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.04.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerbi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.07.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLQCNJB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.02.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56DH2VHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.12.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400272k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179638v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Elghoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Seguatni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-011-1301-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54A076CFC490773CA9951500287EA1A252AA61C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179641v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4724WD6V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayoufi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200185q" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2003918" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucompr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2010.09.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND7L2BKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9006212" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593753v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2010.05.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinhas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.04.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBHJ5JNC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11455" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZBDKZL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179681v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marinhas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.08.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMP42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179692v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chatti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050356p" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GFV46V39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587915v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stamatiou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2005.11.009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGVDH0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chatti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Petitet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2004.06.032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1VMZ2MC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aoufi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pentchev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480919" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB5899D8CCB1DA32683A7384053206FAFEF2220/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Florian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193075v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0211" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223361v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0427" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traor&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Allouche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0525" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747947v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173264v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2018.0028" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781525v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Hoang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01553080v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734800v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469450v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006251v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804431v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Youssef" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606209v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511170v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509778v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598991v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Ndoye" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995964v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179902v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600849v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651442v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593764v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmazzone" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F&#252;rst" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593761v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219896v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218058v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593762v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593760v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596656v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01220543v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596657v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596655v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593788v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593792v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593787v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593791v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzouz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583777v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590872v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590873v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179921v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Carmen Martinez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590900v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589389v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589536v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589390v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01220547v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593249v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589387v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219234v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588250v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588852v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586775v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589271v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586383v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587381v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179948v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582815v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589270v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589269v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581638v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581637v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chourot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781506v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596250v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benizri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cappa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255825v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02934708v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01552769v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342003v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouquin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gahartian" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608932v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179819v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608890v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273727v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589535v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589268v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589267v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03286925v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>