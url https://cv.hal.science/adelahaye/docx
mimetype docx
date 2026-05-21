--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -3365,295 +3365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modal analysis of the size distribution for an hollow-cone spray in cross- flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ben-Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+                <w:t xml:space="preserve">F Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O Pateau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198, </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.111909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979881v1</w:t>
+                <w:t xml:space="preserve">hal-02980327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal analysis of the size distribution for an hollow-cone spray in cross- flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the use of PCM in an open display cabinet for energy management purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Raoult</w:t>
+                <w:t xml:space="preserve">R Ben-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">O Pateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.164-174. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.111909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980327v1</w:t>
+                <w:t xml:space="preserve">hal-02979881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of vapor release in secondary refrigeration processes based on hydrates involving CO2 as guest molecule</w:t>
               </w:r>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.519 - 529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5206,274 +5206,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, part 2: Exergy analysis and effects of phase change kinetics</w:t>
+                <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, Part 1: global optimization and leading parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 161, pp.1291-1299. </w:t>
+              <w:t xml:space="preserve">, 2018, 161, pp.1282-1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.07.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843965v1</w:t>
+                <w:t xml:space="preserve">hal-01843005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, Part 1: global optimization and leading parameter</w:t>
+                <w:t xml:space="preserve">Energy analysis of two-phase secondary refrigeration in steady-state operation, part 2: Exergy analysis and effects of phase change kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dufour</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 161, pp.1282-1290. </w:t>
+              <w:t xml:space="preserve">, 2018, 161, pp.1291-1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.07.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843005v1</w:t>
+                <w:t xml:space="preserve">hal-01843965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of convective heat transfer coefficients of CO2 hydrate slurries in a secondary refrigeration loop</w:t>
               </w:r>
@@ -8051,51 +8051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (8), pp.1972-1979. </w:t>
@@ -11613,555 +11613,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the icephobic surfaces properties for optimization of ice slurry production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of porous media on carbon dioxide hydrate formation and dissociation processes by calorimetry for secondary refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Doria Benmesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès International du Froid (International Congress of Refrigeration 2023 "ICR 2023")</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut International du Froid (IIF), Aug 2023, Paris France, France. </w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193075v1</w:t>
+                <w:t xml:space="preserve">hal-04211908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and thermal study of mixed cyclopentane + CO2 Hydrate slurries for refrigeration applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Salehy</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the icephobic surfaces properties for optimization of ice slurry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">26e Congrès International du Froid (International Congress of Refrigeration 2023 "ICR 2023")</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF), Aug 2023, Paris France, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223361v1</w:t>
+                <w:t xml:space="preserve">hal-04193075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer measurement and modeling in a jacketed batch stirred reactor applied to CO2 hydrate formation kinetic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+                <w:t xml:space="preserve">Rheological and thermal study of mixed cyclopentane + CO2 Hydrate slurries for refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seydina Ndoye</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0278⟩</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222146v1</w:t>
+                <w:t xml:space="preserve">hal-04223361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of porous media on carbon dioxide hydrate formation and dissociation processes by calorimetry for secondary refrigeration applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer measurement and modeling in a jacketed batch stirred reactor applied to CO2 hydrate formation kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211908v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation and optimisation of an innovative desalination process</w:t>
               </w:r>
@@ -15058,286 +15058,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load peak shifting using phase change materials in retail display cabinets : an experimental investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321468v1</w:t>
+                <w:t xml:space="preserve">hal-04224106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load peak shifting using phase change materials in retail display cabinets : an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronia Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224106v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phase change kinetics on energy efficiency of secondary refrigeration with hydrate slurries</w:t>
               </w:r>
@@ -16436,273 +16436,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of position and orientation of water spraying on the efficiency of a heat exchanger</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Contemporary Problems of Thermal Engineering (CPOTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Katowice, Poland. 8 p</w:t>
+              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469450v1</w:t>
+                <w:t xml:space="preserve">hal-03321445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of position and orientation of water spraying on the efficiency of a heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Vende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">4th International Conference on Contemporary Problems of Thermal Engineering (CPOTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Katowice, Poland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321445v1</w:t>
+                <w:t xml:space="preserve">hal-01469450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pressure on the dynamic behavior co2 hydrate slurry during storage process</w:t>
               </w:r>
@@ -18033,277 +18033,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and thermal study of a secondary refrigeration loop by hydrate slurry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.9</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600672v1</w:t>
+                <w:t xml:space="preserve">hal-02006251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological and thermal study of a secondary refrigeration loop by hydrate slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Conference on Gas Hydrates (ICGH8-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006251v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of CO2 hydrate formation and flow using chemical additives in a slurry loop and a stirred reactor: applications to refrigeration and CO2 capture.</w:t>
               </w:r>
@@ -19207,269 +19207,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic studies of CO2 - TBAB - water system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Fürst</w:t>
+                <w:t xml:space="preserve">CO2 hydrate formation kinetics and modelling of the available enthalpy of CO2 hydrate slurry in tank reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.6</w:t>
+              <w:t xml:space="preserve">23rd International-Institute-of-Refrigeration (IIR) International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.2191-2198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179902v1</w:t>
+                <w:t xml:space="preserve">hal-02600849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrate formation kinetics and modelling of the available enthalpy of CO2 hydrate slurry in tank reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jerbi</w:t>
+                <w:t xml:space="preserve">Thermodynamic studies of CO2 - TBAB - water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International-Institute-of-Refrigeration (IIR) International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.2191-2198</w:t>
+              <w:t xml:space="preserve">7th International Conference on Gas Hydrates (ICGH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600849v1</w:t>
+                <w:t xml:space="preserve">hal-01179902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mixed CO2 + TBPB hydrates for refrigeration applications</w:t>
               </w:r>
@@ -20477,519 +20477,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluide frigoporteurs à haute densité énergétique : coulis de glace et coulis d’hydrates</w:t>
+                <w:t xml:space="preserve">Systèmes frigorifiques à charge réduite : intérêt des échangeurs à minicanaux et de la ligne liquide intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Réseau Froid et Climatisation Durables, Cetim – Cetiat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Villeurbanne, France. pp.10</w:t>
+              <w:t xml:space="preserve">Workshop du Réseau Froid et climatisation durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596657v1</w:t>
+                <w:t xml:space="preserve">hal-02596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes frigorifiques à charge réduite : intérêt des échangeurs à minicanaux et de la ligne liquide intégrée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of particle concentration in a slurry system by an ultrasonic technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gautherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Réseau Froid et climatisation durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">8th Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596655v1</w:t>
+                <w:t xml:space="preserve">hal-02593795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of particle concentration in a slurry system by an ultrasonic technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Gautherin</w:t>
+                <w:t xml:space="preserve">Caractérisation d'hydrates de CO2 en présence d'additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fürst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.127-132</w:t>
+              <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés (SFGP2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1088-1095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593795v1</w:t>
+                <w:t xml:space="preserve">hal-02593788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'hydrates de CO2 en présence d'additifs en vue de leur utilisation comme matériaux à changement de phase dans les systèmes frigorifiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Fürst</w:t>
+                <w:t xml:space="preserve">Cinétique de formation et de décomposition de l'hydrate de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés (SFGP2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1088-1095</w:t>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593788v1</w:t>
+                <w:t xml:space="preserve">hal-02593792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de formation et de décomposition de l'hydrate de CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluide frigoporteurs à haute densité énergétique : coulis de glace et coulis d’hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés (SFGP2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.6</w:t>
+              <w:t xml:space="preserve">Workshop Réseau Froid et Climatisation Durables, Cetim – Cetiat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Villeurbanne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593792v1</w:t>
+                <w:t xml:space="preserve">hal-02596657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CO2 hydrate formation</w:t>
               </w:r>
@@ -26507,51 +26507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Samah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.119974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118108" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret Steven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110874" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raoult" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tinet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.02.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958823v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009325v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Vende" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vendee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01843965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKM6G9G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.03.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M257LW0C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kappels" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.04.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerbi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.07.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLQCNJB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.02.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56DH2VHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.12.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400272k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179638v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Elghoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Seguatni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-011-1301-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54A076CFC490773CA9951500287EA1A252AA61C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179641v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4724WD6V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayoufi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200185q" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2003918" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucompr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2010.09.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND7L2BKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9006212" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593753v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2010.05.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinhas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.04.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBHJ5JNC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11455" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZBDKZL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179681v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marinhas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.08.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMP42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179692v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chatti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050356p" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GFV46V39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587915v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stamatiou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2005.11.009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGVDH0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chatti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Petitet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2004.06.032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1VMZ2MC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aoufi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pentchev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480919" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB5899D8CCB1DA32683A7384053206FAFEF2220/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Florian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193075v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0211" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223361v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0427" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traor&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Allouche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0525" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747947v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173264v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2018.0028" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781525v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Hoang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01553080v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734800v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469450v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006251v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804431v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Youssef" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606209v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511170v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509778v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598991v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Ndoye" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995964v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179902v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600849v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651442v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593764v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmazzone" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F&#252;rst" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593761v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219896v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218058v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593762v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593760v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596656v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01220543v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596657v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596655v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593788v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593792v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593787v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593791v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzouz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583777v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590872v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590873v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179921v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Carmen Martinez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590900v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589389v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589536v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589390v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01220547v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593249v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589387v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219234v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588250v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588852v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586775v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589271v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586383v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587381v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179948v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582815v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589270v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589269v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581638v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581637v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chourot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781506v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596250v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benizri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cappa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255825v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02934708v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01552769v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342003v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouquin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gahartian" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608932v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179819v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608890v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273727v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589535v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589268v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589267v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03286925v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Priyadarshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110332" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05452738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2024.2332904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2024.123479" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Samah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121463" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rioual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.119974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041479v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef El Adlouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118108" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret Steven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110874" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben-Abdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pateau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Raoult" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.02.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben-Abdallah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pateau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.111909" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958823v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raoult" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carissimo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009325v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Vende" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trinquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.09.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ballot-Miguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vendee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Vende" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.09.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01843965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.07.044" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145962v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Byrne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine A&#239;t Oum&#233;ziane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serres" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.03.083" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179443v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKM6G9G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.03.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M257LW0C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600792v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kappels" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.04.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerbi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597981v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2012.07.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MLQCNJB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.02.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56DH2VHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.12.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400272k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606221v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179638v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Elghoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Seguatni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-011-1301-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54A076CFC490773CA9951500287EA1A252AA61C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179641v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4724WD6V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayoufi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie200185q" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2003918" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Martinez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faucompr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2010.09.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND7L2BKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je9006212" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593753v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilpart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2010.05.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinhas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.04.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBHJ5JNC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Mart&#237;nez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11455" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZBDKZL4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179681v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marinhas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.08.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCMP42Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179692v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chatti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie050356p" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GFV46V39-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587915v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stamatiou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2005.11.009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGVDH0G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583839v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chatti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Petitet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2004.06.032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1VMZ2MC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026759v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aoufi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pentchev" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480919" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DCB5899D8CCB1DA32683A7384053206FAFEF2220/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Florian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894730v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193337v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0492" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0211" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223361v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0427" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224119v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0440" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traor&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Allouche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0525" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224116v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merouani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0432" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747947v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.126" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928049v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.102" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173264v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404067v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0258" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321479v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321411v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;dra Mellouli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008168203840391" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321468v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronia Ben Abdallah" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pateau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836500v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2018.0028" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781525v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pichon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clain" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H M Hoang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dufour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836578v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01553080v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734800v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoult" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Abdallah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836570v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0005" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836573v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0022" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469450v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605785v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836574v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2016.0023" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836576v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836579v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Du Pont de Romemont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606203v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Rom&#233;mont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836581v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0435" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606207v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606206v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Torre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006251v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600672v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804431v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Youssef" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606209v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511170v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509778v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598991v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Ndoye" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995964v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600849v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179902v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651442v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593764v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmazzone" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. F&#252;rst" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593761v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219896v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218058v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593762v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593760v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596656v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01220543v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596655v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593788v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593792v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596657v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593787v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593791v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azzouz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583777v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590872v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590873v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179921v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Carmen Martinez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590900v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589389v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589536v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589390v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01220547v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593249v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589387v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01219234v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588250v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588852v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586775v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589271v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586383v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587381v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179948v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582815v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589270v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589269v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581638v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581637v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chourot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781506v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596250v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benizri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cappa" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255825v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321425v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28374-2_12" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02934708v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01552769v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342003v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouquin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gahartian" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608932v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179819v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608890v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273727v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589535v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589268v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589267v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03286925v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>