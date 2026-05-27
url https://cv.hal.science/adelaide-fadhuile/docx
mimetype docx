--- v0 (2026-05-02)
+++ v1 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adelaide Fadhuile </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR, Univ. Grenoble Alpes, CNRS, INRAE, Grenoble INP, GAEL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences, HDR, Univ. Grenoble Alpes, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR GAEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées professionnelles:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 409 - BATEG1251 rue des universités 38400 ST MARTIN D’HERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">adelaide.fadhuile[@]univ-grenoble-alpes.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lien vers  le site </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/adelaidefadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Motivation to Promote Demand Flexibility: A Field Experiment From Household Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (4), pp.57-86. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01956574251320363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’usage des pesticides : Quand les agriculteurs s’inspirent de leurs pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qtvgsgkqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning to Reduce Pesticides: Evidence from a French Agricultural Extension Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (5), pp.1089-1141. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbaf050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand response in the workplace: A field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 341, pp.117992. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la consommation de produits animaux en France : de multiples enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.131-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the distributional effects of carbon taxes on food: Inequalities and nutritional insights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163 (September), pp.20-31. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of food demand and its determinants in six EU countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSDIET Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxing animal-based foods for sustainability: environmental, nutritional and social perspectives in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (4), pp.537-560. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbv041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregating the demand for pesticides: does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.223-252. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cjag.12070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et politiques publiques pour une alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.303002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en grandes cultures. Evaluation économique. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] A la demande du Premier Ministre et des Ministres en charge de l'Agiculture et la Transition Ecologique et Solidaire, dans le cadre du plan de sortie du glyphosate. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en grandes cultures. Evaluation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political and organisational levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Jacquet; Marie-Hélène Jeuffroy; Julia Jouan; Édith Le Cadre; Thibaut Malausa; Xavier Reboud; Christian Huyghe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-213, 2024, Synthèses, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers politiques et organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Jacquet; Marie-Hélène Jeuffroy; Julia Jouan; Édith Le Cadre; Thibaut Malausa; Xavier Reboud; Christian Huyghe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-227, 2022, Synthèses, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de Politiques Publiques pour Promouvoir les Comportements Durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Grenoble Alpes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04839700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning to Reduce Pesticides: Evidence from a French Agricultural Extension Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Motivation to Promote the Development of Renewable Energy : A Field Experiment from Household Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the distributional effects of carbon taxes on food: inequalities and nutritional insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of pesticide retailers in the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahomy Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche des Doctorants en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of pesticide retailers in the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahomy Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the Economic Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts Of Low Pesticides Practices On Farmers’ Crop Production Decision: Estimation Based On Observed French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau d'Economie Théorique et Appliquée (BETA), Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Agricultural &amp; Applied Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural &amp; Applied Economics Association, Jul 2023, Washington, United States. 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition: Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante Evaluation of Banning Glyphosate in Field Crops : A Scenario based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress, European Association of Agricultural Economists (EAAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition: Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Conference of the European Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAERE, Jun 2023, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France. 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using quasi-experimental methods to assess the effectiveness of the French Dephy program in reducing pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : Social sciences for pesticide policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households for Implementing Indirect Energy Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel consentement à payer pour lutter contre le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du 2°C : école thématique CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income and food purchases-related GHG emissions: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions of households food purchases in France: does income matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile-Crepy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congress of the French Association of Environmental and Resource Economists (FAERE) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions of households food purchases in France: does income matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile-Crepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Association of Agricultural Economists (EAAE) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adelaide Fadhuile </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HDR, Univ. Grenoble Alpes, CNRS, INRAE, Grenoble INP, GAEL.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences, HDR, Univ. Grenoble Alpes, </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR GAEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées professionnelles:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 409 - BATEG1251 rue des universités 38400 ST MARTIN D’HERES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">adelaide.fadhuile[@]univ-grenoble-alpes.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lien vers  le site </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAEL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/adelaidefadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Motivation to Promote Demand Flexibility: A Field Experiment From Household Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (4), pp.57-86. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01956574251320363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’usage des pesticides : Quand les agriculteurs s’inspirent de leurs pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qtvgsgkqa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning to Reduce Pesticides: Evidence from a French Agricultural Extension Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (5), pp.1089-1141. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbaf050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand response in the workplace: A field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 341, pp.117992. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la consommation de produits animaux en France : de multiples enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.131-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the distributional effects of carbon taxes on food: Inequalities and nutritional insights in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163 (September), pp.20-31. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of food demand and its determinants in six EU countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Irz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSDIET Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxing animal-based foods for sustainability: environmental, nutritional and social perspectives in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (4), pp.537-560. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbv041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregating the demand for pesticides: does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (2), pp.223-252. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cjag.12070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et politiques publiques pour une alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.303002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en grandes cultures. Evaluation économique. Résumé exécutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] A la demande du Premier Ministre et des Ministres en charge de l'Agiculture et la Transition Ecologique et Solidaire, dans le cadre du plan de sortie du glyphosate. 2020, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives au glyphosate en grandes cultures. Evaluation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Roignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 161 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political and organisational levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Jacquet; Marie-Hélène Jeuffroy; Julia Jouan; Édith Le Cadre; Thibaut Malausa; Xavier Reboud; Christian Huyghe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-213, 2024, Synthèses, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers politiques et organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Jacquet; Marie-Hélène Jeuffroy; Julia Jouan; Édith Le Cadre; Thibaut Malausa; Xavier Reboud; Christian Huyghe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-227, 2022, Synthèses, 978-2-7592-3310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers de Politiques Publiques pour Promouvoir les Comportements Durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université Grenoble Alpes, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04839700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning to Reduce Pesticides: Evidence from a French Agricultural Extension Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Motivation to Promote the Development of Renewable Energy : A Field Experiment from Household Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the distributional effects of carbon taxes on food: inequalities and nutritional insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of pesticide retailers in the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahomy Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche des Doctorants en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of pesticide retailers in the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahomy Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the Economic Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts Of Low Pesticides Practices On Farmers’ Crop Production Decision: Estimation Based On Observed French Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de Microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau d'Economie Théorique et Appliquée (BETA), Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Agricultural &amp; Applied Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural &amp; Applied Economics Association, Jul 2023, Washington, United States. 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition: Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition: Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Conference of the European Association of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAERE, Jun 2023, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France. 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex ante Evaluation of Banning Glyphosate in Field Crops : A Scenario based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII EAAE Congress, European Association of Agricultural Economists (EAAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Aug 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Learning for the Green Transition Evidence from a Pesticide Reduction Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using quasi-experimental methods to assess the effectiveness of the French Dephy program in reducing pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Deperrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Subervie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : Social sciences for pesticide policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Experimenting Nudge Signals to Act on the Energy Signature of Households for Implementing Indirect Energy Flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salman Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Roussillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wurtz Frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Llerena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BS 2021 – International Building Simulation Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coordination function of university-industry R&D collaboration contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Technology Transfer Society - T2S Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel consentement à payer pour lutter contre le changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Guye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du 2°C : école thématique CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAEL International Conference - "What's new in the economics of innovation? Theory, empirics and public policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and complexity of science-industry licensing agreements: The tale of two French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Matt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Transfer Society Annual Conference: "Beyond formal university technology transfer: Innovative mechanisms for the exchange of new knowledge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income and food purchases-related GHG emissions: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Nichèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Nutrition Conference (FENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions of households food purchases in France: does income matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile-Crepy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congress of the French Association of Environmental and Resource Economists (FAERE) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions of households food purchases in France: does income matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Nichèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Caillavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Fadhuile-Crepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Association of Agricultural Economists (EAAE) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/fr/adelaide-fadhuile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/adelaidefadhuile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251320363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qtvgsgkqa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Roussillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castellari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12070" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PL420V4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.303002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roignant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04839700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223356v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01919440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahomy Gallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217113v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04690274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01708029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Oliva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile-Crepy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/fr/adelaide-fadhuile" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/adelaidefadhuile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roussillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01956574251320363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qtvgsgkqa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbaf050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Roussillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Buckley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130816v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.04.020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castellari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12070" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PL420V4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.303002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roignant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04839700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223356v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03977597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01919440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahomy Gallo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217113v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04690274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salman Shahid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01708029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Oliva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793750v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Fadhuile-Crepy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>