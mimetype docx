--- v0 (2026-03-19)
+++ v1 (2026-04-23)
@@ -141,7680 +141,7996 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser les enjeux du travail décent : l’activité d’abattage de bovins au Brésil</w:t>
+                <w:t xml:space="preserve">Challenges of work in agriculture: a gender-informed analysis through the narratives of new entrants into organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.588.0023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113, pp.103936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069713v1</w:t>
+                <w:t xml:space="preserve">hal-05568308v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender la territorialisation d’un système soutenable de travail. Réflexions à partir de l’exemple des systèmes alimentaires territorialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162l6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331924v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming the Workplace Change (BeWorC): a model for intervention built on hybridisation of the change Laboratory and activity-centered ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Aline Mininel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Andrade de Gouveia Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildeberto Muniz De Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (5), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1463922X.2025.2604761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of COVID-19 crisis management in hospitals and its long-term effects: An analysis using organizational resilience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorialiser les enjeux du travail décent : l’activité d’abattage de bovins au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104486⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 588 (2), pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.588.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977130v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention construite en agriculture : contribution de l’ergotoxicologie à partir de trois recherches‑actions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Nascimento</w:t>
+                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Le Bouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12hug⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754412v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational risk prevention in hospitals based on the Cultural-Historical Activity Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Andrade de Gouveia Vilela</w:t>
+                <w:t xml:space="preserve">Dynamics of COVID-19 crisis management in hospitals and its long-term effects: An analysis using organizational resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Oufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia de la Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1413-81232024295.12892022EN⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.104486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573570v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la demande de changement culturel dans l’intervention ergonomique : défis et opportunités pour une démarche développementale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prévention construite en agriculture : contribution de l’ergotoxicologie à partir de trois recherches‑actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
+              <w:t xml:space="preserve">, 2024, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.9265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12hug⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549970v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Galey</w:t>
+                <w:t xml:space="preserve">Occupational risk prevention in hospitals based on the Cultural-Historical Activity Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Eliseu Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Andrade de Gouveia Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildeberto Muniz De Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Mollo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Albert</w:t>
+                <w:t xml:space="preserve">Manoela Gomes Reis Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1413-81232024295.12892022EN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672259v1</w:t>
+                <w:t xml:space="preserve">hal-04573570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition professionnelle aux médicaments anticancéreux : vers la prise en compte de l’activité pour repenser les actions de prévention</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser la demande de changement culturel dans l’intervention ergonomique : défis et opportunités pour une démarche développementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101945⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394101v1</w:t>
+                <w:t xml:space="preserve">hal-04549970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de las tecnologías de precisión : recursos y limitaciones en el trabajo agrícola</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboreal.20356⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219372v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire une méthode de prélèvement de surface pour les médicaments anticancéreux : vers de nouveaux apprentissages pour la prévention des expositions à des produits chimiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Exposition professionnelle aux médicaments anticancéreux : vers la prise en compte de l’activité pour repenser les actions de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verdun-Esquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Boudra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (1), pp.101945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.8703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256263v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cultural-historical development of occupational accidents and diseases prevention in France: A scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Boudra</w:t>
+                <w:t xml:space="preserve">El uso de las tecnologías de precisión : recursos y limitaciones en el trabajo agrícola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lémonie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106016⟩</w:t>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.20356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882593v1</w:t>
+                <w:t xml:space="preserve">hal-04219372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As atividades das &amp;quot;Mulheres das águas&amp;quot;: questões para uma ergonomia contemporânea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire une méthode de prélèvement de surface pour les médicaments anticancéreux : vers de nouveaux apprentissages pour la prévention des expositions à des produits chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboreal.20637⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.8703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163472v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partir à temps : intensification du travail face aux défaillances technico-organisationnelles dans une chaîne d’abattage de bovins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Pereira Veronese</w:t>
+                <w:t xml:space="preserve">The cultural-historical development of occupational accidents and diseases prevention in France: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. de Anchieta Messias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101765⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.106016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076027v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Flessel</w:t>
+                <w:t xml:space="preserve">As atividades das &amp;quot;Mulheres das águas&amp;quot;: questões para uma ergonomia contemporânea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marçal Jackson Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.20637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000815v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel approach to individual and organisational predictors of stress and fatigue among healthcare workers of a university hospital: a longitudinal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partir à temps : intensification du travail face aux défaillances technico-organisationnelles dans une chaîne d’abattage de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Pereira Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Anchieta Messias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108220⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (2), pp.101765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844057v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job rotation as a legal requirement: analysis of the participatory approach in acceptance and workers’ perception at a meatpacking plant</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piérelle Boursaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Flessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestão and Produção</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1806-9649-2022v29e10522⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (141), pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2023.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852070v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social construction as a means of ergonomic intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Job rotation as a legal requirement: analysis of the participatory approach in acceptance and workers’ perception at a meatpacking plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracimara de Anchieta Messias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni Rocha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestão and Produção</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1806-9649-2022v29e5022⟩</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1806-9649-2022v29e10522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917847v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workers’ health policies in Brazil: historical contradictions and possibilities for development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilevel approach to individual and organisational predictors of stress and fatigue among healthcare workers of a university hospital: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Sosata Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiuska Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lorena Beltran Hurtado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Andrade de Gouveia Vilela</w:t>
+                <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1413-81232022278.04942022en⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.oemed-2022-108220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779256v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel approach to individual and organizational predictors of stress and fatigue among healthcare workers of a university hospital: A longitudinal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social construction as a means of ergonomic intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marçal Jackson Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.01.24.22269481⟩</w:t>
+              <w:t xml:space="preserve">Gestão and Produção</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1806-9649-2022v29e5022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587531v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational health and safety policies in Brazil and France: contradictions analysis for the development of prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Workers’ health policies in Brazil: historical contradictions and possibilities for development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lorena Beltran Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Paula Simonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Aline Mininel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Vieira Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Andrade de Gouveia Vilela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (8), pp.3091-3102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1413-81232022278.04942022EN⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1413-81232022278.04942022en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127563v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Políticas de saúde do trabalhador no Brasil: contradições históricas e possibilidades de desenvolvimento</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multilevel approach to individual and organizational predictors of stress and fatigue among healthcare workers of a university hospital: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiuska Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lorena Beltran Hurtado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Andrade de Gouveia Vilela</w:t>
+                <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1413-81232022278.04942022⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.839-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.01.24.22269481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777592v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier les affectations spatio-temporelles d’autrui : l’articulation d’enjeux économiques et sociaux par des ordonnanceurs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupational health and safety policies in Brazil and France: contradictions analysis for the development of prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lorena Beltran Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Paula Simonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Aline Mininel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Vieira Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Andrade de Gouveia Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.5074⟩</w:t>
+              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (8), pp.3091-3102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1413-81232022278.04942022EN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724894v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement organisationnel, changement culturel ? Repères pour l’intervention ergonomique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Políticas de saúde do trabalhador no Brasil: contradições históricas e possibilidades de desenvolvimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lorena Beltran Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Paula Simonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Aline Mininel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Vieira Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Andrade de Gouveia Vilela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.832.0161⟩</w:t>
+              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (8), pp.3091-3102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1413-81232022278.04942022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145365v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner performance et santé : une utopie réelle de l’ergonomie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planifier les affectations spatio-temporelles d’autrui : l’articulation d’enjeux économiques et sociaux par des ordonnanceurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Flamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069726v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité d’arboriste-élagueur en milieu urbain : la sécurité en action comme structurante pour le travail dans les arbres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement organisationnel, changement culturel ? Repères pour l’intervention ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (2), pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.832.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pistes.6039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03346480v1</w:t>
+                <w:t xml:space="preserve">hal-03145365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X, como raio X</w:t>
+                <w:t xml:space="preserve">Combiner performance et santé : une utopie réelle de l’ergonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15667/laborealxiv0118an⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04069716v1</w:t>
+                <w:t xml:space="preserve">hal-04069726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodízio de postos em abate de bovinos: para além das dimensões físicas do trabalho</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’activité d’arboriste-élagueur en milieu urbain : la sécurité en action comme structurante pour le travail dans les arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iracimara Anchieta De Messias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (10), </w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0102-311X00095817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pistes.6039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027109v1</w:t>
+                <w:t xml:space="preserve">hal-03346480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage par la performance au quotidien dans une administration publique : conséquences sur les conditions de vie au travail des cadres de proximité et des agents encadrés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X, como raio X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1034903ar⟩</w:t>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15667/laborealxiv0118an⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779146v1</w:t>
+                <w:t xml:space="preserve">hal-04069716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération asynchrone en milieu médical : prise en compte de la gestion de la variabilité liée au patient dans la conception d’un outil de workflow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodízio de postos em abate de bovinos: para além das dimensões físicas do trabalho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracimara Anchieta De Messias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.1008⟩</w:t>
+              <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0102-311X00095817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496986v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un positionnement par les cadres de proximité : expérience et encadrement dans un service public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Pilotage par la performance au quotidien dans une administration publique : conséquences sur les conditions de vie au travail des cadres de proximité et des agents encadrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Piney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pistes.4610⟩</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (4), pp.766-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1034903ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779157v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement différentiel d'acceptabilité et cultures de sécurité en radiothérapie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération asynchrone en milieu médical : prise en compte de la gestion de la variabilité liée au patient dans la conception d’un outil de workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 77 (4), pp.325-349. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.774.0325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.1008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779242v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality in radiotherapy: effective treatment and patient safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction d’un positionnement par les cadres de proximité : expérience et encadrement dans un service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Piney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Falzon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0414-1956⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925073v1</w:t>
+                <w:t xml:space="preserve">hal-03779157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Jugement différentiel d'acceptabilité et cultures de sécurité en radiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 77 (4), pp.325-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.774.0325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925089v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality in radiotherapy: effective treatment and patient safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.1956-1960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0414-1956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916383v1</w:t>
+                <w:t xml:space="preserve">hal-03925073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00756293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rotation et les stratégies collectives de préservation de la santé développées par des opérateurs d'une usine de boissons.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoni Rocha Simões</w:t>
+                <w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Piney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Daniellou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (2), pp.1-21. </w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773667v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing effective treatment, enhancing safety: Medical physicists' strategies to ensure quality in radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Piney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00870718v1</w:t>
+                <w:t xml:space="preserve">hal-03916383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produzir a saúde, produzir a segurança : desenvolver uma cultura colectiva de segurança em radioterapia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rotation et les stratégies collectives de préservation de la santé développées par des opérateurs d'une usine de boissons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni Rocha Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboreal.9180⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145327v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des patients et culture de sécurité : une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Producing effective treatment, enhancing safety: Medical physicists' strategies to ensure quality in radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 43 (n° 4), pp. 777-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2011.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1413-81232011000900027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00870720v1</w:t>
+                <w:t xml:space="preserve">halshs-00870718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Produzir a saúde, produzir a segurança : desenvolver uma cultura colectiva de segurança em radioterapia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.9180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité des patients et culture de sécurité : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 16 (n° 8), pp. 3591-3602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1413-81232011000900027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00870720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les risques d’exclusion dans un contexte de transformation organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pistes.2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Entrants in Organic Agriculture : Work Sustainability Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions de l’ergonomie dans les dynamiques de projet territorial pour une alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigating rural transitions: Exploring liveable futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Rural Sociology (ESRS), Jul 2025, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d’Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, Jul 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05301036v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success factors and difficulties in the adaptations related to the COVID-19 crisis at the hospital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Nascimento</w:t>
+                <w:t xml:space="preserve">New Entrants in Organic Agriculture : Work Sustainability Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Triennial Congress of the IEA. Better life ergonomics for future humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Navigating rural transitions: Exploring liveable futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology (ESRS), Jul 2025, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223009v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05301036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergotoxicology and cultural-historical activity theory dialogue: a methodological hybridization to codesign intervention for risks prevention to anticancer drugs with workers and managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions agroécologiques dans les systèmes agro-alimentaires : Quels défis pour l'ergonomie de l'activité ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+                <w:t xml:space="preserve">Success factors and difficulties in the adaptations related to the COVID-19 crisis at the hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Oufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia DE LA GARZA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57eme congrès de la SELF - Développer l'élologie du travail, ressources indispensables au nouvelles formes de souverainetés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française - SELF, Oct 2023, Saint-Denis (Réunion), France. 30 p</w:t>
+              <w:t xml:space="preserve">Triennial Congress of the IEA. Better life ergonomics for future humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271700v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing nursing shortages in the hospital: a distributed view of personnel management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Falzon</w:t>
+                <w:t xml:space="preserve">Transitions agroécologiques dans les systèmes agro-alimentaires : Quels défis pour l'ergonomie de l'activité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Organizational Design and Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">57eme congrès de la SELF - Développer l'élologie du travail, ressources indispensables au nouvelles formes de souverainetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Ergonomie de la Langue Française - SELF, Oct 2023, Saint-Denis (Réunion), France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291451v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer son travail en France et au Brésil dans des interventions formatives : apprentissages expansifs et agentivité dans l’éducation et à l’hôpital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bezerra Gemma</w:t>
+                <w:t xml:space="preserve">Managing nursing shortages in the hospital: a distributed view of personnel management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Canales Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EITA, Aug 2022, João Pessoa, Brésil</w:t>
+              <w:t xml:space="preserve">4th Organizational Design and Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103344v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la crise COVID19 dans un service des urgences à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia de la Garza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse. pp. 332-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Garrigou</w:t>
+                <w:t xml:space="preserve">Transformer son travail en France et au Brésil dans des interventions formatives : apprentissages expansifs et agentivité dans l’éducation et à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barbosa Betty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bezerra Gemma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ldeberto Muniz de Almeidai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference of Working on Safety (WOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">Encontro Internacional sobre o trabalho 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EITA, Aug 2022, João Pessoa, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089284v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard ethnographique et intervention au travers d’images : « Les femmes des eaux »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">11th international conference of Working on Safety (WOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777589v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’hybridation entre santé publique et ergotoxicologie pour la prévention des risques de contaminations des soignants aux médicaments anticancéreux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard ethnographique et intervention au travers d’images : « Les femmes des eaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Novaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Probst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève (Germain Poizat; Raphaël Maion; Simon Flandin); Haute Ecole Spécialisée de Suisse Occidentale (Carole Baudin; Bruno Parent; Rafaël Weissbrodt); Centre universitaire de médecine générale et de santé publique (Claire Bauduin); Centre hospitalier universitaire vaudois (Vera Bustamante) Hopitaux Universitaire de Genève (Christine Villaret); Optimance (David Bozier), Jul 2022, Geneve, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924973v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic intervention and formative intervention for prevention: two-way dialogue between two systemic interventionist frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’hybridation entre santé publique et ergotoxicologie pour la prévention des risques de contaminations des soignants aux médicaments anticancéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Boudra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+                <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève (Germain Poizat; Raphaël Maion; Simon Flandin); Haute Ecole Spécialisée de Suisse Occidentale (Carole Baudin; Bruno Parent; Rafaël Weissbrodt); Centre universitaire de médecine générale et de santé publique (Claire Bauduin); Centre hospitalier universitaire vaudois (Vera Bustamante) Hopitaux Universitaire de Genève (Christine Villaret); Optimance (David Bozier), Jul 2022, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03145315v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formative intervention and collaborative development in accident prevention research activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Ergonomic intervention and formative intervention for prevention: two-way dialogue between two systemic interventionist frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Lemos</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089322v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03145315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the Development of Safety Culture at the Managerial Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada. pp.27-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’analyse de l’activité amène à réinterroger un projet d’automatisation en prévention des TMS ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Terquem</w:t>
+                <w:t xml:space="preserve">Formative intervention and collaborative development in accident prevention research activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ihoua</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186399v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Galey</w:t>
+                <w:t xml:space="preserve">Comment l’analyse de l’activité amène à réinterroger un projet d’automatisation en prévention des TMS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Terquem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ihoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779320v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+                <w:t xml:space="preserve">From Regulated and Managed to Constructive Safety in the Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leïla Boudra</w:t>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Masson</w:t>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 21st Triennial Congress of the International Ergonomics Association “HFE in a connected world”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.664-671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096171v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un dispositif de rotation de postes : exemple d'une nouvelle configuration de la participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Pereira Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iracimara de Anchieta Messias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité construite en neurologie : stratégies pour l'organisation des soins infirmiers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257980v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Making of Robust Schedules: Strategies to Dealing with Uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Flamard</w:t>
+                <w:t xml:space="preserve">Qualité construite en neurologie : stratégies pour l'organisation des soins infirmiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Canales Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089115v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'intersectionnalité en ergonomie, prendre en compte les rapports sociaux dans l'activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Making of Robust Schedules: Strategies to Dealing with Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Flamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Flamard</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.3-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157603v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des ordonnancements du personnel robustes : une approche ergonomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Penser l'intersectionnalité en ergonomie, prendre en compte les rapports sociaux dans l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Canales Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Flamard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258051v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants organisationnels et activité dans un abattoir brésilien : enjeux collectifs de production et de rémunération</w:t>
+                <w:t xml:space="preserve">Construire des ordonnancements du personnel robustes : une approche ergonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iracimara De Anchieta Messias</w:t>
+                <w:t xml:space="preserve">Laetitia Flamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324904v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de la performance dans un métier dangereux. Le cas de l'arboriste élagueur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
+                <w:t xml:space="preserve">Déterminants organisationnels et activité dans un abattoir brésilien : enjeux collectifs de production et de rémunération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracimara De Anchieta Messias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès de la SELF. Articulation performance et santé dans l’évolution des systèmes de production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Caroly (PACTE; Université de Grenoble) &amp; Alexandre Morais (PSA), Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956603v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre indicateurs et travail réel : l'expérience de l'encadrement de proximité dans un service public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Piney</w:t>
+                <w:t xml:space="preserve">Construction de la performance dans un métier dangereux. Le cas de l'arboriste élagueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48e congrès de la SELF. Ergonomie et Société : quelles attentes, quelles réponses ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'ergonomie de langue française, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">50e congrès de la SELF. Articulation performance et santé dans l’évolution des systèmes de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Caroly (PACTE; Université de Grenoble) &amp; Alexandre Morais (PSA), Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871256v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage par la performance au quotidien dans un service public : quelle place pour les conditions de vie au travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Entre indicateurs et travail réel : l'expérience de l'encadrement de proximité dans un service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Piney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France. pp. 74-79</w:t>
+              <w:t xml:space="preserve">48e congrès de la SELF. Ergonomie et Société : quelles attentes, quelles réponses ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ergonomie de langue française, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871245v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un outil de workflow en radiothérapie. Vers le recensement des Situations d'Action Caractéristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00860676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilotage par la performance au quotidien dans un service public : quelle place pour les conditions de vie au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
+                <w:t xml:space="preserve">Cécile Piney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual European Conference on Cognitive Ergonomics (ECCE 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France. pp. 74-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752633v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Annual European Conference on Cognitive Ergonomics (ECCE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2011, Rostok, Germany. pp.197-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2074712.2074751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la rotation prescrite à la rotation réel : une forme de protection collective de la santé des opérateurs dans une usine de boissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni Rocha Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e Congrès de la SELF. L’ergonomie à la croisée des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Jeffroy (IRSN); A. Garrigou (Université de Bordeaux), Sep 2011, Paris, France. pp.453-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7824,124 +8140,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de crise Covid19 dans le nucléaire et à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Oufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia DE LA GARZA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la R&amp;D d’EDF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7951,840 +8267,840 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomia da atividade como oportunidade para a medicina participar do projeto /reprojeto do trabalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marçal Jackson Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patologia do trabalho: o essencial, o novo e a prática.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atheneu, 2024, 9786555868111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise do Trabalho em Ergonomia: modelos, métodos e ferramentas</w:t>
+                <w:t xml:space="preserve">Saúde do trabalhador: a dor e a delícia do mundo do trabalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">D. Braatz; R. Rocha; S. Gemma. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raoni Rocha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engenharia do trabalho: saúde, segurança, ergonomia e projeto</w:t>
+              <w:t xml:space="preserve">Trabalho ilustrado : uma crítica bem-humorada às empresas contemporâneas e ao mundo do trabalho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.411-433, 2021</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramalhete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-111, 2021, 978-65-88959-69-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089217v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúde do trabalhador: a dor e a delícia do mundo do trabalho</w:t>
+                <w:t xml:space="preserve">Análise do Trabalho em Ergonomia: modelos, métodos e ferramentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Raoni Rocha. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Braatz; R. Rocha; S. Gemma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho ilustrado : uma crítica bem-humorada às empresas contemporâneas e ao mundo do trabalho</w:t>
+              <w:t xml:space="preserve">Engenharia do trabalho: saúde, segurança, ergonomia e projeto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-111, 2021, 978-65-88959-69-5</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex Libris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.411-433, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089193v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Situated Infection Control and Prevention Practices: Beyond Regulated Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Flamard</w:t>
+                <w:t xml:space="preserve">Constructing Quality of Care in Neurology: Anticipation Strategies of a Team of Nurses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Canales Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bagnara S.; Tartaglia R.; Albolino S.; Alexander T.; Fujita Y. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Social Care Systems of the Future: Demographic Changes, Digital Age and Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-24067-7_24⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 1, Springer, pp. 157-165, 2019, Healthcare Ergonomics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96098-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779285v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Quality of Care in Neurology: Anticipation Strategies of a Team of Nurses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Canales Bravo</w:t>
+                <w:t xml:space="preserve">Examining Situated Infection Control and Prevention Practices: Beyond Regulated Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Flamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96098-2_21⟩</w:t>
+              <w:t xml:space="preserve">Health and Social Care Systems of the Future: Demographic Changes, Digital Age and Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1012, Springer, pp.205-212, 2019, Advances in Intelligent Systems and Computing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24067-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150937v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir sur la culture de sécurité : la méthode JDA comme moyen d’analyse et d’action en ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Lise Ulmann; Annie Weill-Fassina; Tahar Hakim Benchekroun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir - Histoires, recherches, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-36630-070-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la sécurité : du normatif à l’adaptatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Falzon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie constructive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.103-116, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité réglée, qualité gérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lhuilier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité du travail, qualité au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03779262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8794,218 +9110,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodízio de postos de trabalho como exigência legal: análise da aceitação e percepção de trabalhadores do abate de bovinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iracimara de Anchieta Messias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité réglée, qualité gérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00869623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9015,130 +9331,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et performance : de la prescription à l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGFIP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9148,100 +9464,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire la santé, produire la sécurité : développer une culture collective de sécurité en radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Conservatoire National des Arts et Métiers, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009CNAM0669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00453447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9251,105 +9567,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de culture et ses usages dans l'intervention ergonomique : contributions pour un positionnement critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Conservatoire National des Arts et Métiers, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02887226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9417,51 +9733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E620327"/>
+    <w:nsid w:val="FE7D95BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9648,51 +9964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelaide-nascimento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4847-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069713v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Aline Mininel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Andrade de Gouveia Vilela" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildeberto Muniz De Almeida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2025.2604761" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Oufi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de la Garza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104486" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Nascimento" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hug" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Eliseu Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Gomes Reis Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232024295.12892022EN" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamarque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdun-Esquer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Canal-Raffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101945" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219372v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pannetier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20356" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Probst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#231;al Jackson Filho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20637" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Pereira Veronese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Anchieta Messias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101765" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844057v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108220" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara de Anchieta Messias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Rocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9649-2022v29e10522" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9649-2022v29e5022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorena Beltran Hurtado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Paula Simonelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vieira Esteves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022en" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022EN" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777592v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03724894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Flamard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.832.0161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6039" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv0118an" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara Anchieta De Messias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311X00095817" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034903ar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4610" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0325" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0414-1956" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Rocha Sim&#245;es" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.304" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2011.11.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.9180" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-81232011000900027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pavageau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2960" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223009v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia DE LA GARZA" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canales Bravo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Novaes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924973v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089322v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Silva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Beltran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186399v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ihoua" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03169346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089115v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Flamard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157603v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara De Anchieta Messias" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956603v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988685v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://engenhariadotrabalho.com.br/wp-content/uploads/2021/11/EngenhariaDoTrabalho_1Ed_v20211027.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ergonomiadaatividadecom.files.wordpress.com/2022/08/2-miolo-1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24067-7_24" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150937v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96098-2_21" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089175v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04272311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Cioccio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0103" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779262v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03223862v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062169v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453447v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0669" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelaide-nascimento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4847-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568308v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103936" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Aline Mininel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Andrade de Gouveia Vilela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildeberto Muniz De Almeida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2025.2604761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Oufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de la Garza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Nascimento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Eliseu Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Gomes Reis Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232024295.12892022EN" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamarque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdun-Esquer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Canal-Raffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219372v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pannetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8703" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Probst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#231;al Jackson Filho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Pereira Veronese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Anchieta Messias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara de Anchieta Messias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Rocha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9649-2022v29e10522" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108220" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9649-2022v29e5022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorena Beltran Hurtado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Paula Simonelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vieira Esteves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022EN" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03724894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Flamard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.832.0161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv0118an" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara Anchieta De Messias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311X00095817" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034903ar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4610" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0325" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0414-1956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Rocha Sim&#245;es" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2011.11.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.9180" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-81232011000900027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pavageau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771306v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia DE LA GARZA" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canales Bravo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089513v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Novaes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089322v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Beltran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ihoua" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03169346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Flamard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara De Anchieta Messias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871245v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980833v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089498v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ergonomiadaatividadecom.files.wordpress.com/2022/08/2-miolo-1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089217v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://engenhariadotrabalho.com.br/wp-content/uploads/2021/11/EngenhariaDoTrabalho_1Ed_v20211027.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96098-2_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24067-7_24" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04272311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Cioccio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779262v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03223862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0669" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>