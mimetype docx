--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -526,239 +526,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser les enjeux du travail décent : l’activité d’abattage de bovins au Brésil</w:t>
+                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Le Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.588.0023⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069713v1</w:t>
+                <w:t xml:space="preserve">hal-05331924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologization and transformation of work at the meso and micro levels of transition: findings from two territorial food projects in France</w:t>
+                <w:t xml:space="preserve">Territorialiser les enjeux du travail décent : l’activité d’abattage de bovins au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 588 (2), pp.23-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.588.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331924v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of COVID-19 crisis management in hospitals and its long-term effects: An analysis using organizational resilience</w:t>
               </w:r>
@@ -1188,295 +1188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition professionnelle aux médicaments anticancéreux : vers la prise en compte de l’activité pour repenser les actions de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+                <w:t xml:space="preserve">Valentin Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Mollo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Albert</w:t>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Verdun-Esquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (1), pp.101945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672259v1</w:t>
+                <w:t xml:space="preserve">hal-04394101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition professionnelle aux médicaments anticancéreux : vers la prise en compte de l’activité pour repenser les actions de prévention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Verdun-Esquer</w:t>
+                <w:t xml:space="preserve">Developmental approach of safety in ergonomics/human factors: insights of constructed safety in six work environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Léger</w:t>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
+                <w:t xml:space="preserve">Vanina Mollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 85 (1), pp.101945. </w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2024.2390127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394101v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El uso de las tecnologías de precisión : recursos y limitaciones en el trabajo agrícola</w:t>
               </w:r>
@@ -1596,90 +1596,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire une méthode de prélèvement de surface pour les médicaments anticancéreux : vers de nouveaux apprentissages pour la prévention des expositions à des produits chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2081,51 +2081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à perdre du temps : l’exemple d’espaces de discussion sur l’activité de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2209,382 +2209,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job rotation as a legal requirement: analysis of the participatory approach in acceptance and workers’ perception at a meatpacking plant</w:t>
+                <w:t xml:space="preserve">Social construction as a means of ergonomic intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iracimara de Anchieta Messias</w:t>
+                <w:t xml:space="preserve">Raoni Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marçal Jackson Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoni Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestão and Produção</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1806-9649-2022v29e10522⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1806-9649-2022v29e5022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852070v1</w:t>
+                <w:t xml:space="preserve">hal-03917847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel approach to individual and organisational predictors of stress and fatigue among healthcare workers of a university hospital: a longitudinal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Job rotation as a legal requirement: analysis of the participatory approach in acceptance and workers’ perception at a meatpacking plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracimara de Anchieta Messias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108220⟩</w:t>
+              <w:t xml:space="preserve">Gestão and Produção</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1806-9649-2022v29e10522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844057v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social construction as a means of ergonomic intervention</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multilevel approach to individual and organisational predictors of stress and fatigue among healthcare workers of a university hospital: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Sosata Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ait Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiuska Miliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestão and Produção</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.oemed-2022-108220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1806-9649-2022v29e5022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917847v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workers’ health policies in Brazil: historical contradictions and possibilities for development</w:t>
               </w:r>
@@ -2743,64 +2743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katiuska Miliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Essa-Eworo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.839-847. </w:t>
@@ -3760,51 +3760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4144,403 +4144,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Isabel Munoz</w:t>
+                <w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Piney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bouldi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t>
+              <w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00756293v1</w:t>
+                <w:t xml:space="preserve">hal-03925089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Piney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925089v1</w:t>
+                <w:t xml:space="preserve">hal-03916383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
+                <w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916383v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00756293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rotation et les stratégies collectives de préservation de la santé développées par des opérateurs d'une usine de boissons.</w:t>
               </w:r>
@@ -5197,247 +5197,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05301036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergotoxicology and cultural-historical activity theory dialogue: a methodological hybridization to codesign intervention for risks prevention to anticancer drugs with workers and managers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Success factors and difficulties in the adaptations related to the COVID-19 crisis at the hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Oufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia DE LA GARZA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Triennial Congress of the IEA. Better life ergonomics for future humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771306v1</w:t>
+                <w:t xml:space="preserve">hal-05223009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success factors and difficulties in the adaptations related to the COVID-19 crisis at the hospital</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ergotoxicology and cultural-historical activity theory dialogue: a methodological hybridization to codesign intervention for risks prevention to anticancer drugs with workers and managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Triennial Congress of the IEA. Better life ergonomics for future humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223009v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions agroécologiques dans les systèmes agro-alimentaires : Quels défis pour l'ergonomie de l'activité ?</w:t>
               </w:r>
@@ -5840,342 +5840,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leïla Boudra</w:t>
+                <w:t xml:space="preserve">Regard ethnographique et intervention au travers d’images : « Les femmes des eaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Novaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Probst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference of Working on Safety (WOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089284v1</w:t>
+                <w:t xml:space="preserve">hal-03777589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard ethnographique et intervention au travers d’images : « Les femmes des eaux »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+                <w:t xml:space="preserve">Formative intervention for safety: challenging methods from Cultural Historical Activity Theory (CHAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">11th international conference of Working on Safety (WOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777589v1</w:t>
+                <w:t xml:space="preserve">hal-04089284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’hybridation entre santé publique et ergotoxicologie pour la prévention des risques de contaminations des soignants aux médicaments anticancéreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Canal-Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6256,64 +6256,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Triennial Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
@@ -6336,243 +6336,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03145315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Development of Safety Culture at the Managerial Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formative intervention and collaborative development in accident prevention research activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Buchmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963720v1</w:t>
+                <w:t xml:space="preserve">hal-04089322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formative intervention and collaborative development in accident prevention research activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting the Development of Safety Culture at the Managerial Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Vancouver, Canada. pp.27-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089322v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’analyse de l’activité amène à réinterroger un projet d’automatisation en prévention des TMS ?</w:t>
               </w:r>
@@ -6679,51 +6679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Judon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,260 +6781,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif de rotation de postes : exemple d'une nouvelle configuration de la participation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169346v1</w:t>
+                <w:t xml:space="preserve">hal-02096171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ergonomie au prisme du développement durable : valeurs, éthique et enjeux pour la formation et la pratique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'un dispositif de rotation de postes : exemple d'une nouvelle configuration de la participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Pereira Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracimara de Anchieta Messias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096171v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité construite en neurologie : stratégies pour l'organisation des soins infirmiers</w:t>
               </w:r>
@@ -7923,51 +7923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8167,51 +8167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de crise Covid19 dans le nucléaire et à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Oufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia DE LA GARZA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8281,51 +8281,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomia da atividade como oportunidade para a medicina participar do projeto /reprojeto do trabalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marçal Jackson Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8370,212 +8370,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúde do trabalhador: a dor e a delícia do mundo do trabalho</w:t>
+                <w:t xml:space="preserve">Análise do Trabalho em Ergonomia: modelos, métodos e ferramentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Raoni Rocha. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Braatz; R. Rocha; S. Gemma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho ilustrado : uma crítica bem-humorada às empresas contemporâneas e ao mundo do trabalho</w:t>
+              <w:t xml:space="preserve">Engenharia do trabalho: saúde, segurança, ergonomia e projeto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-111, 2021, 978-65-88959-69-5</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex Libris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.411-433, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089193v1</w:t>
+                <w:t xml:space="preserve">hal-04089217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise do Trabalho em Ergonomia: modelos, métodos e ferramentas</w:t>
+                <w:t xml:space="preserve">Saúde do trabalhador: a dor e a delícia do mundo do trabalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">D. Braatz; R. Rocha; S. Gemma. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raoni Rocha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engenharia do trabalho: saúde, segurança, ergonomia e projeto</w:t>
+              <w:t xml:space="preserve">Trabalho ilustrado : uma crítica bem-humorada às empresas contemporâneas e ao mundo do trabalho</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Libris</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.411-433, 2021</w:t>
+                <w:t xml:space="preserve">Ramalhete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-111, 2021, 978-65-88959-69-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089217v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Quality of Care in Neurology: Anticipation Strategies of a Team of Nurses</w:t>
               </w:r>
@@ -8859,64 +8859,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la sécurité : du normatif à l’adaptatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9006,51 +9006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9124,77 +9124,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodízio de postos de trabalho como exigência legal: análise da aceitação e percepção de trabalhadores do abate de bovinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iracimara de Anchieta Messias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9238,51 +9238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9345,51 +9345,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et performance : de la prescription à l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Dujarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9733,51 +9733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE7D95BD"/>
+    <w:nsid w:val="D8195D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9964,51 +9964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelaide-nascimento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4847-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568308v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103936" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Aline Mininel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Andrade de Gouveia Vilela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildeberto Muniz De Almeida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2025.2604761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Oufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de la Garza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Nascimento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Eliseu Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Gomes Reis Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232024295.12892022EN" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamarque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdun-Esquer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;ger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Canal-Raffin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219372v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pannetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8703" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Probst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#231;al Jackson Filho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Pereira Veronese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Anchieta Messias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara de Anchieta Messias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Rocha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9649-2022v29e10522" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108220" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9649-2022v29e5022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorena Beltran Hurtado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Paula Simonelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vieira Esteves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022EN" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03724894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Flamard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.832.0161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv0118an" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara Anchieta De Messias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311X00095817" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034903ar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4610" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0325" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0414-1956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Rocha Sim&#245;es" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2011.11.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.9180" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-81232011000900027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pavageau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771306v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223009v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia DE LA GARZA" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canales Bravo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089513v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Novaes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089322v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Beltran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ihoua" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03169346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Flamard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara De Anchieta Messias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871245v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980833v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089498v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ergonomiadaatividadecom.files.wordpress.com/2022/08/2-miolo-1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089217v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://engenhariadotrabalho.com.br/wp-content/uploads/2021/11/EngenhariaDoTrabalho_1Ed_v20211027.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96098-2_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24067-7_24" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04272311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Cioccio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779262v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03223862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0669" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adelaide-nascimento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4847-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568308v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103936" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593316v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Aline Mininel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Andrade de Gouveia Vilela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildeberto Muniz De Almeida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2025.2604761" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331924v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Le Bouter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069713v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Oufi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de la Garza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104486" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fredj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Nascimento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Eliseu Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Gomes Reis Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232024295.12892022EN" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lamarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdun-Esquer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;ger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Canal-Raffin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101945" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672259v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2390127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219372v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pannetier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8703" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Probst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#231;al Jackson Filho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.20637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Pereira Veronese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Anchieta Messias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04000815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gast&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;relle Boursaly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Flessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2023.01.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03917847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9649-2022v29e5022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara de Anchieta Messias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9649-2022v29e10522" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorena Beltran Hurtado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Paula Simonelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vieira Esteves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022EN" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232022278.04942022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03724894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Flamard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5074" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.832.0161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.6039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15667/laborealxiv0118an" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04027109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara Anchieta De Messias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311X00095817" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034903ar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4610" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.774.0325" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0414-1956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773667v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni Rocha Sim&#245;es" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2011.11.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.9180" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-81232011000900027" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pavageau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2960" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05301036v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia DE LA GARZA" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canales Bravo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089513v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbosa Betty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bezerra Gemma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldeberto Muniz de Almeidai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777589v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Novaes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089284v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Beltran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ihoua" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779320v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_91" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourmaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Masson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03169346v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Flamard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157603v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iracimara De Anchieta Messias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871245v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980833v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089498v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988685v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rocha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://engenhariadotrabalho.com.br/wp-content/uploads/2021/11/EngenhariaDoTrabalho_1Ed_v20211027.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ergonomiadaatividadecom.files.wordpress.com/2022/08/2-miolo-1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96098-2_21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24067-7_24" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089175v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/228-intervenir-histoires-recherches-pratiques.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04272311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Di Cioccio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779262v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03223862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00453447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CNAM0669" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02887226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>