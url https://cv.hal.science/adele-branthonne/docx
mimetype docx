--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -649,308 +649,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t>
+                <w:t xml:space="preserve">Formation of intramuscular connective tissue network in fish: first insight from the rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertho</w:t>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (6), pp.1171-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935632v1</w:t>
+                <w:t xml:space="preserve">hal-01981154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of intramuscular connective tissue network in fish: first insight from the rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93 (6), pp.1171-1177. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.13835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981154v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex hormone-binding globulins characterization and gonadal gene expression during sex differentiation in the rainbow trout, Oncorhynchus mykiss.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follistatin Is an Early Player in Rainbow Trout Ovarian Differentiation and Is Both Colocalized with Aromatase and Regulated by the Wnt Pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,51 +1302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The duplicated rainbow trout (Oncorhynchus mykiss) T-box transcription factors 1, tbx1a and tbx1b, are up-regulated during testicular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,103 +2326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sdy, the unusual rainbow trout sex determination gene, hijacked the canonical vertebrate gonadal differentiation pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Integrative Salmonid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBSRC Roslin Institute. GBR., Nov 2019, Édimbourg, United Kingdom</w:t>
@@ -2464,51 +2464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further characterization of rainbow trout &amp;lt;em&amp;gt;shbgb&amp;lt;/em&amp;gt; during sexual differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follistatin is an early player in rainbow trout ovarian differentiation, co-localized with cyp19a1a and regulated by the wnt pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara B. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex in salmonids: from gonadal differentiation to genetic sex determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follistatin, an early player in ovarian differentiation in teleost fish?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3695,103 +3695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
@@ -4083,51 +4083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follistatin is expressed along with aromatase in female gonads during sex differentiation in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara B. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TJXMV0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21404" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88445CA4D20C37FEA9E4751E59EA3E957636F9C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNPKSVZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Marrakchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodinier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaditi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753968v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TJXMV0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21404" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88445CA4D20C37FEA9E4751E59EA3E957636F9C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNPKSVZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Marrakchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodinier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaditi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753968v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>