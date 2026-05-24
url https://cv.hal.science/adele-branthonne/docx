--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -134,274 +134,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t>
+                <w:t xml:space="preserve">Histological analysis of fish muscle fiber size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Thermes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Florence Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adipocyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273506v1</w:t>
+                <w:t xml:space="preserve">hal-05224763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological analysis of fish muscle fiber size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3D imaging and quantitative analysis of adipocytes in situ and ex situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.49-63. </w:t>
+              <w:t xml:space="preserve">Adipocyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.2558573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21623945.2025.2558573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224763v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primordial germ cell migration and histological and molecular characterization of gonadal differentiation in Pachón Cavefish Astyanax mexicanus</w:t>
               </w:r>
@@ -439,51 +439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
@@ -534,64 +534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-ECi: a CUBIC-ECi combined clearing method for three-dimensional follicular content analysis in the fish ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -649,308 +649,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of intramuscular connective tissue network in fish: first insight from the rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+                <w:t xml:space="preserve">Sylvain Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13835⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981154v1</w:t>
+                <w:t xml:space="preserve">hal-01935632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of intramuscular connective tissue network in fish: first insight from the rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayaka Yano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (50), pp.12781-12786. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (6), pp.1171-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1803826115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935632v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex hormone-binding globulins characterization and gonadal gene expression during sex differentiation in the rainbow trout, Oncorhynchus mykiss.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follistatin Is an Early Player in Rainbow Trout Ovarian Differentiation and Is Both Colocalized with Aromatase and Regulated by the Wnt Pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1302,51 +1302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The duplicated rainbow trout (Oncorhynchus mykiss) T-box transcription factors 1, tbx1a and tbx1b, are up-regulated during testicular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,260 +1591,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Development of a 3D testicular culture system maintaining germ stem cells populations and successful deep imagery of zebrafish testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Congrès AFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Ouestoïd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogenouest, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721324v1</w:t>
+                <w:t xml:space="preserve">hal-04680221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D testicular culture system maintaining germ stem cells populations and successful deep imagery of zebrafish testes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
+                <w:t xml:space="preserve">Caractérisation histologique de la croissance musculaire des poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouestoïd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogenouest, Apr 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">37. Congrès AFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Histologie, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680221v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
               </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chênais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Porcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,77 +1955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henriquenobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Porcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,51 +2080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des tissus adipeux chez la truite arc-en-ciel par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,51 +2132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques et Techniques du Réseau des Microscopistes de l'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
@@ -2218,90 +2218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 3D imaging to study ovarian development in Medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques et Techniques du Rµi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2326,103 +2326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sdy, the unusual rainbow trout sex determination gene, hijacked the canonical vertebrate gonadal differentiation pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Integrative Salmonid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BBSRC Roslin Institute. GBR., Nov 2019, Édimbourg, United Kingdom</w:t>
@@ -2464,51 +2464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further characterization of rainbow trout &amp;lt;em&amp;gt;shbgb&amp;lt;/em&amp;gt; during sexual differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follistatin is an early player in rainbow trout ovarian differentiation, co-localized with cyp19a1a and regulated by the wnt pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara B. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,320 +2820,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in salmonids: from gonadal differentiation to genetic sex determination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Nicol</w:t>
+                <w:t xml:space="preserve">Gonadal expression patterns of steroidogenesis-related genes during sex differentiation in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina K. Valdivia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desvignes</w:t>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India. pp.60-61</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Cochin, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001171v1</w:t>
+                <w:t xml:space="preserve">ineris-00970910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonadal expression patterns of steroidogenesis-related genes during sex differentiation in zebrafish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+                <w:t xml:space="preserve">Sex in salmonids: from gonadal differentiation to genetic sex determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina K. Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie A. Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Brion</w:t>
+                <w:t xml:space="preserve">Thomas Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish (ISRPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Cochin, India</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India. pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970910v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follistatin, an early player in ovarian differentiation in teleost fish?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,103 +3324,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
@@ -3462,90 +3462,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'imagerie en 3D pour caractériser l'organisation des tissus adipeux chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettez un peu de piquant dans vos recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3583,77 +3583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’Eci pour la transparisation chez le poisson : exemples d’applications pour l’imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3695,103 +3695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
@@ -4083,51 +4083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follistatin is expressed along with aromatase in female gonads during sex differentiation in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara B. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4432,117 +4432,235 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Declining muscle hyperplasia in juvenile trout is driven by rapid limitation of muscle stem cell capacity and niche functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4558,65 +4676,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4763,51 +4881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TJXMV0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21404" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88445CA4D20C37FEA9E4751E59EA3E957636F9C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNPKSVZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Marrakchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodinier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaditi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753968v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224763v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2025.2558573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T7TJXMV0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000350687" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21404" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88445CA4D20C37FEA9E4751E59EA3E957636F9C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NNPKSVZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Marrakchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bodinier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Caulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Nicol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina K. Valdivia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Juanchich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaditi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753968v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627273v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralli&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>